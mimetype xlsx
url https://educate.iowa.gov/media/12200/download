--- v0 (2026-01-07)
+++ v1 (2026-07-07)
@@ -1,96 +1,422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\PK-12\PK-12 Data &amp; Reporting\PK-12 Data Collections\Certified Enrollment\Certified Enrollment School District\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Planning, Research and Evaluation\JasonC\Certified Enrollment\Fall 2025\Data\Web Postings\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DBEFDED-1CE0-45B5-A041-044570E3BAC8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A42EFEEE-C963-44E9-9FA2-AB82C09ADA16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8070" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AEA" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_AEA">AEA!$A$2:$G$335</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">AEA!$A$2:$G$337</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G336" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="G259" i="1"/>
+  <c r="G335" i="1" l="1"/>
+  <c r="G334" i="1"/>
+  <c r="G333" i="1"/>
+  <c r="G332" i="1"/>
+  <c r="G331" i="1"/>
+  <c r="G330" i="1"/>
+  <c r="G329" i="1"/>
+  <c r="G328" i="1"/>
+  <c r="G327" i="1"/>
+  <c r="G326" i="1"/>
+  <c r="G325" i="1"/>
+  <c r="G324" i="1"/>
+  <c r="G323" i="1"/>
+  <c r="G322" i="1"/>
+  <c r="G321" i="1"/>
+  <c r="G320" i="1"/>
+  <c r="G319" i="1"/>
+  <c r="G318" i="1"/>
+  <c r="G317" i="1"/>
+  <c r="G316" i="1"/>
+  <c r="G315" i="1"/>
+  <c r="G314" i="1"/>
+  <c r="G313" i="1"/>
+  <c r="G312" i="1"/>
+  <c r="G311" i="1"/>
+  <c r="G310" i="1"/>
+  <c r="G309" i="1"/>
+  <c r="G336" i="1" s="1"/>
+  <c r="G308" i="1"/>
+  <c r="G307" i="1"/>
+  <c r="G306" i="1"/>
+  <c r="G305" i="1"/>
+  <c r="G304" i="1"/>
+  <c r="G302" i="1"/>
+  <c r="G301" i="1"/>
+  <c r="G300" i="1"/>
+  <c r="G299" i="1"/>
+  <c r="G298" i="1"/>
+  <c r="G297" i="1"/>
+  <c r="G296" i="1"/>
+  <c r="G295" i="1"/>
+  <c r="G294" i="1"/>
+  <c r="G293" i="1"/>
+  <c r="G292" i="1"/>
+  <c r="G291" i="1"/>
+  <c r="G290" i="1"/>
+  <c r="G289" i="1"/>
+  <c r="G288" i="1"/>
+  <c r="G287" i="1"/>
+  <c r="G286" i="1"/>
+  <c r="G285" i="1"/>
+  <c r="G284" i="1"/>
+  <c r="G283" i="1"/>
+  <c r="G282" i="1"/>
+  <c r="G281" i="1"/>
+  <c r="G280" i="1"/>
+  <c r="G279" i="1"/>
+  <c r="G278" i="1"/>
+  <c r="G277" i="1"/>
+  <c r="G276" i="1"/>
+  <c r="G275" i="1"/>
+  <c r="G274" i="1"/>
+  <c r="G273" i="1"/>
+  <c r="G272" i="1"/>
+  <c r="G271" i="1"/>
+  <c r="G270" i="1"/>
+  <c r="G269" i="1"/>
+  <c r="G268" i="1"/>
+  <c r="G267" i="1"/>
+  <c r="G266" i="1"/>
+  <c r="G265" i="1"/>
+  <c r="G264" i="1"/>
+  <c r="G263" i="1"/>
+  <c r="G303" i="1" s="1"/>
+  <c r="G262" i="1"/>
+  <c r="G261" i="1"/>
+  <c r="G260" i="1"/>
+  <c r="G258" i="1"/>
+  <c r="G257" i="1"/>
+  <c r="G256" i="1"/>
+  <c r="G255" i="1"/>
+  <c r="G254" i="1"/>
+  <c r="G253" i="1"/>
+  <c r="G252" i="1"/>
+  <c r="G251" i="1"/>
+  <c r="G250" i="1"/>
+  <c r="G249" i="1"/>
+  <c r="G248" i="1"/>
+  <c r="G247" i="1"/>
+  <c r="G246" i="1"/>
+  <c r="G245" i="1"/>
+  <c r="G244" i="1"/>
+  <c r="G243" i="1"/>
+  <c r="G242" i="1"/>
+  <c r="G241" i="1"/>
+  <c r="G240" i="1"/>
+  <c r="G239" i="1"/>
+  <c r="G238" i="1"/>
+  <c r="G237" i="1"/>
+  <c r="G236" i="1"/>
+  <c r="G235" i="1"/>
+  <c r="G234" i="1"/>
+  <c r="G233" i="1"/>
+  <c r="G232" i="1"/>
+  <c r="G231" i="1"/>
+  <c r="G230" i="1"/>
+  <c r="G229" i="1"/>
+  <c r="G228" i="1"/>
+  <c r="G227" i="1"/>
+  <c r="G259" i="1" s="1"/>
+  <c r="G226" i="1"/>
+  <c r="G225" i="1"/>
+  <c r="G223" i="1"/>
+  <c r="G222" i="1"/>
+  <c r="G221" i="1"/>
+  <c r="G220" i="1"/>
+  <c r="G219" i="1"/>
+  <c r="G218" i="1"/>
+  <c r="G217" i="1"/>
+  <c r="G216" i="1"/>
+  <c r="G215" i="1"/>
+  <c r="G214" i="1"/>
+  <c r="G213" i="1"/>
+  <c r="G212" i="1"/>
+  <c r="G211" i="1"/>
+  <c r="G210" i="1"/>
+  <c r="G209" i="1"/>
+  <c r="G208" i="1"/>
+  <c r="G207" i="1"/>
+  <c r="G206" i="1"/>
+  <c r="G205" i="1"/>
+  <c r="G204" i="1"/>
+  <c r="G203" i="1"/>
+  <c r="G202" i="1"/>
+  <c r="G201" i="1"/>
+  <c r="G200" i="1"/>
+  <c r="G199" i="1"/>
+  <c r="G198" i="1"/>
+  <c r="G197" i="1"/>
+  <c r="G196" i="1"/>
+  <c r="G195" i="1"/>
+  <c r="G194" i="1"/>
+  <c r="G193" i="1"/>
+  <c r="G192" i="1"/>
+  <c r="G191" i="1"/>
+  <c r="G190" i="1"/>
+  <c r="G189" i="1"/>
+  <c r="G188" i="1"/>
+  <c r="G187" i="1"/>
+  <c r="G186" i="1"/>
+  <c r="G185" i="1"/>
+  <c r="G184" i="1"/>
+  <c r="G183" i="1"/>
+  <c r="G182" i="1"/>
+  <c r="G181" i="1"/>
+  <c r="G180" i="1"/>
+  <c r="G179" i="1"/>
+  <c r="G178" i="1"/>
+  <c r="G177" i="1"/>
+  <c r="G176" i="1"/>
+  <c r="G175" i="1"/>
+  <c r="G174" i="1"/>
+  <c r="G173" i="1"/>
+  <c r="G172" i="1"/>
+  <c r="G171" i="1"/>
+  <c r="G169" i="1"/>
+  <c r="G168" i="1"/>
+  <c r="G167" i="1"/>
+  <c r="G166" i="1"/>
+  <c r="G165" i="1"/>
+  <c r="G164" i="1"/>
+  <c r="G163" i="1"/>
+  <c r="G162" i="1"/>
+  <c r="G161" i="1"/>
+  <c r="G160" i="1"/>
+  <c r="G159" i="1"/>
+  <c r="G158" i="1"/>
+  <c r="G157" i="1"/>
+  <c r="G156" i="1"/>
+  <c r="G155" i="1"/>
+  <c r="G154" i="1"/>
+  <c r="G153" i="1"/>
+  <c r="G152" i="1"/>
+  <c r="G151" i="1"/>
+  <c r="G150" i="1"/>
+  <c r="G149" i="1"/>
+  <c r="G148" i="1"/>
+  <c r="G147" i="1"/>
+  <c r="G146" i="1"/>
+  <c r="G145" i="1"/>
+  <c r="G144" i="1"/>
+  <c r="G143" i="1"/>
+  <c r="G142" i="1"/>
+  <c r="G141" i="1"/>
+  <c r="G140" i="1"/>
+  <c r="G139" i="1"/>
+  <c r="G138" i="1"/>
+  <c r="G136" i="1"/>
+  <c r="G135" i="1"/>
+  <c r="G134" i="1"/>
+  <c r="G133" i="1"/>
+  <c r="G132" i="1"/>
+  <c r="G131" i="1"/>
+  <c r="G130" i="1"/>
+  <c r="G129" i="1"/>
+  <c r="G128" i="1"/>
+  <c r="G127" i="1"/>
+  <c r="G126" i="1"/>
+  <c r="G125" i="1"/>
+  <c r="G124" i="1"/>
+  <c r="G123" i="1"/>
+  <c r="G122" i="1"/>
+  <c r="G121" i="1"/>
+  <c r="G120" i="1"/>
+  <c r="G119" i="1"/>
+  <c r="G118" i="1"/>
+  <c r="G117" i="1"/>
+  <c r="G116" i="1"/>
+  <c r="G137" i="1" s="1"/>
+  <c r="G114" i="1"/>
+  <c r="G113" i="1"/>
+  <c r="G112" i="1"/>
+  <c r="G115" i="1" s="1"/>
+  <c r="G111" i="1"/>
+  <c r="G110" i="1"/>
+  <c r="G109" i="1"/>
+  <c r="G108" i="1"/>
+  <c r="G107" i="1"/>
+  <c r="G106" i="1"/>
+  <c r="G105" i="1"/>
+  <c r="G104" i="1"/>
+  <c r="G103" i="1"/>
+  <c r="G102" i="1"/>
+  <c r="G101" i="1"/>
+  <c r="G100" i="1"/>
+  <c r="G99" i="1"/>
+  <c r="G98" i="1"/>
+  <c r="G97" i="1"/>
+  <c r="G96" i="1"/>
+  <c r="G95" i="1"/>
+  <c r="G94" i="1"/>
+  <c r="G93" i="1"/>
+  <c r="G92" i="1"/>
+  <c r="G91" i="1"/>
+  <c r="G90" i="1"/>
+  <c r="G89" i="1"/>
+  <c r="G88" i="1"/>
+  <c r="G87" i="1"/>
+  <c r="G86" i="1"/>
+  <c r="G85" i="1"/>
+  <c r="G84" i="1"/>
+  <c r="G83" i="1"/>
+  <c r="G82" i="1"/>
+  <c r="G81" i="1"/>
+  <c r="G80" i="1"/>
+  <c r="G79" i="1"/>
+  <c r="G78" i="1"/>
+  <c r="G77" i="1"/>
+  <c r="G76" i="1"/>
+  <c r="G75" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="G73" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="G71" i="1"/>
+  <c r="G70" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="G68" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="G65" i="1"/>
+  <c r="G64" i="1"/>
+  <c r="G63" i="1"/>
+  <c r="G62" i="1"/>
+  <c r="G60" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="G58" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="G56" i="1"/>
+  <c r="G55" i="1"/>
+  <c r="G54" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="G48" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="G36" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G61" i="1" s="1"/>
+  <c r="G23" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="G20" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G8" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="G6" i="1"/>
+  <c r="G5" i="1"/>
+  <c r="G4" i="1"/>
+  <c r="G3" i="1"/>
   <c r="G224" i="1"/>
   <c r="G170" i="1"/>
-  <c r="G137" i="1"/>
-[...3 lines deleted...]
-  <c r="G338" i="1" l="1"/>
+  <c r="G24" i="1" l="1"/>
+  <c r="G338" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="343">
   <si>
     <t>AEA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>AGWSR Comm School District</t>
   </si>
   <si>
     <t>Adair-Casey Comm School District</t>
   </si>
   <si>
     <t>Adel DeSoto Minburn Comm School District</t>
   </si>
   <si>
     <t>Akron Westfield Comm School District</t>
   </si>
   <si>
     <t>Albert City-Truesdale Comm School District</t>
@@ -1155,229 +1481,199 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1509,7717 +1805,8045 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G338"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.15625" defaultRowHeight="13.8" outlineLevelRow="2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="2" width="13" style="1" customWidth="1"/>
     <col min="3" max="3" width="41" style="1" customWidth="1"/>
-    <col min="4" max="4" width="25.1796875" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="21.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.15625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.26171875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.83984375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="8" max="16384" width="9.15625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="14.1" x14ac:dyDescent="0.5">
       <c r="A1" s="2" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="14.1" x14ac:dyDescent="0.5">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>338</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>339</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>340</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>341</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5">
         <v>135</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="6">
         <v>0.7</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="7">
         <v>143</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="6">
         <v>1090.5</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="6">
+        <f>E3+F3-D3</f>
         <v>1232.8</v>
       </c>
     </row>
-    <row r="4" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A4" s="5">
         <v>1</v>
       </c>
       <c r="B4" s="5">
         <v>1080</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D4" s="5">
-[...5 lines deleted...]
-      <c r="F4" s="5">
+      <c r="D4" s="6">
+        <v>0</v>
+      </c>
+      <c r="E4" s="7">
+        <v>0</v>
+      </c>
+      <c r="F4" s="6">
         <v>452.3</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="6">
+        <f t="shared" ref="G4:G23" si="0">E4+F4-D4</f>
         <v>452.3</v>
       </c>
     </row>
-    <row r="5" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="5">
         <v>1638</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="6">
         <v>0.7</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="7">
         <v>182</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="6">
         <v>1427.9</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="6">
+        <f t="shared" si="0"/>
         <v>1609.2</v>
       </c>
     </row>
-    <row r="6" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="5">
         <v>1863</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="6">
         <v>14</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="7">
         <v>1985</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="6">
         <v>9665.7000000000007</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="6">
+        <f t="shared" si="0"/>
         <v>11636.7</v>
       </c>
     </row>
-    <row r="7" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>1972</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D7" s="5">
-[...2 lines deleted...]
-      <c r="E7" s="5">
+      <c r="D7" s="6">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7">
         <v>7</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="6">
         <v>305</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="6">
+        <f t="shared" si="0"/>
         <v>312</v>
       </c>
     </row>
-    <row r="8" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
         <v>1989</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D8" s="5">
-[...2 lines deleted...]
-      <c r="E8" s="5">
+      <c r="D8" s="6">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
         <v>17</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="6">
         <v>382</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="6">
+        <f t="shared" si="0"/>
         <v>399</v>
       </c>
     </row>
-    <row r="9" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5">
         <v>2763</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="D9" s="5">
-[...2 lines deleted...]
-      <c r="E9" s="5">
+      <c r="D9" s="6">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7">
         <v>10</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>625.1</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="6">
+        <f t="shared" si="0"/>
         <v>635.1</v>
       </c>
     </row>
-    <row r="10" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="5">
         <v>3029</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="6">
         <v>1.8</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="7">
         <v>144</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="6">
         <v>1124.3</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="6">
+        <f t="shared" si="0"/>
         <v>1266.5</v>
       </c>
     </row>
-    <row r="11" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A11" s="5">
         <v>1</v>
       </c>
       <c r="B11" s="5">
         <v>4043</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="D11" s="5">
-[...2 lines deleted...]
-      <c r="E11" s="5">
+      <c r="D11" s="6">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
         <v>44</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="6">
         <v>673</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="6">
+        <f t="shared" si="0"/>
         <v>717</v>
       </c>
     </row>
-    <row r="12" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A12" s="5">
         <v>1</v>
       </c>
       <c r="B12" s="5">
         <v>4419</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D12" s="5">
-[...2 lines deleted...]
-      <c r="E12" s="5">
+      <c r="D12" s="6">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7">
         <v>4</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="6">
         <v>800.1</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="6">
+        <f t="shared" si="0"/>
         <v>804.1</v>
       </c>
     </row>
-    <row r="13" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" s="5">
         <v>4662</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="6">
         <v>1</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="7">
         <v>78</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="6">
         <v>979.3</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="6">
+        <f t="shared" si="0"/>
         <v>1056.3</v>
       </c>
     </row>
-    <row r="14" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A14" s="5">
         <v>1</v>
       </c>
       <c r="B14" s="5">
         <v>4774</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="D14" s="5">
-[...2 lines deleted...]
-      <c r="E14" s="5">
+      <c r="D14" s="6">
+        <v>0</v>
+      </c>
+      <c r="E14" s="7">
         <v>3</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="6">
         <v>1081.2</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="6">
+        <f t="shared" si="0"/>
         <v>1084.2</v>
       </c>
     </row>
-    <row r="15" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" s="5">
         <v>4869</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="D15" s="5">
-[...2 lines deleted...]
-      <c r="E15" s="5">
+      <c r="D15" s="6">
+        <v>0</v>
+      </c>
+      <c r="E15" s="7">
         <v>8</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="6">
         <v>1229</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="6">
+        <f t="shared" si="0"/>
         <v>1237</v>
       </c>
     </row>
-    <row r="16" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" s="5">
         <v>5310</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="6">
         <v>0.2</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="8">
         <v>91</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="9">
         <v>704.5</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="9">
+        <f t="shared" si="0"/>
         <v>795.3</v>
       </c>
     </row>
-    <row r="17" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A17" s="5">
         <v>1</v>
       </c>
       <c r="B17" s="5">
         <v>5508</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="D17" s="5">
-[...2 lines deleted...]
-      <c r="E17" s="5">
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="7">
         <v>3</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="6">
         <v>354.1</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="6">
+        <f t="shared" si="0"/>
         <v>357.1</v>
       </c>
     </row>
-    <row r="18" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A18" s="5">
         <v>1</v>
       </c>
       <c r="B18" s="5">
         <v>6100</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="6">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="8">
         <v>157</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="9">
         <v>518.20000000000005</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="9">
+        <f t="shared" si="0"/>
         <v>670.80000000000007</v>
       </c>
     </row>
-    <row r="19" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A19" s="5">
         <v>1</v>
       </c>
       <c r="B19" s="5">
         <v>6175</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="D19" s="5">
-[...2 lines deleted...]
-      <c r="E19" s="5">
+      <c r="D19" s="6">
+        <v>0</v>
+      </c>
+      <c r="E19" s="8">
         <v>5</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="9">
         <v>527.9</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="9">
+        <f t="shared" si="0"/>
         <v>532.9</v>
       </c>
     </row>
-    <row r="20" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A20" s="5">
         <v>1</v>
       </c>
       <c r="B20" s="5">
         <v>6509</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="6">
         <v>0.4</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="8">
         <v>53</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="9">
         <v>365.1</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="9">
+        <f t="shared" si="0"/>
         <v>417.70000000000005</v>
       </c>
     </row>
-    <row r="21" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A21" s="5">
         <v>1</v>
       </c>
       <c r="B21" s="5">
         <v>6943</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="D21" s="5">
-[...2 lines deleted...]
-      <c r="E21" s="5">
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
+      <c r="E21" s="8">
         <v>2</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F21" s="9">
         <v>250.6</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="9">
+        <f t="shared" si="0"/>
         <v>252.6</v>
       </c>
     </row>
-    <row r="22" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A22" s="5">
         <v>1</v>
       </c>
       <c r="B22" s="5">
         <v>6950</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="6">
         <v>1.4</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E22" s="8">
         <v>228</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F22" s="9">
         <v>1279.4000000000001</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G22" s="9">
+        <f t="shared" si="0"/>
         <v>1506</v>
       </c>
     </row>
-    <row r="23" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A23" s="5">
         <v>1</v>
       </c>
       <c r="B23" s="5">
         <v>6961</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="6">
         <v>0.8</v>
       </c>
-      <c r="E23" s="5">
+      <c r="E23" s="8">
         <v>1049</v>
       </c>
-      <c r="F23" s="5">
+      <c r="F23" s="9">
         <v>3125</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G23" s="9">
+        <f t="shared" si="0"/>
         <v>4173.2</v>
       </c>
     </row>
-    <row r="24" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A24" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
-      <c r="D24" s="5"/>
-[...2 lines deleted...]
-      <c r="G24" s="5">
+      <c r="D24" s="6"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6">
         <f>SUBTOTAL(9,G3:G23)</f>
         <v>31147.799999999996</v>
       </c>
     </row>
-    <row r="25" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A25" s="5">
         <v>5</v>
       </c>
       <c r="B25" s="5">
         <v>72</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="5">
-[...2 lines deleted...]
-      <c r="E25" s="5">
+      <c r="D25" s="6">
+        <v>0</v>
+      </c>
+      <c r="E25" s="7">
         <v>8</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F25" s="6">
         <v>192.3</v>
       </c>
-      <c r="G25" s="5">
+      <c r="G25" s="6">
+        <f t="shared" ref="G25:G88" si="1">E25+F25-D25</f>
         <v>200.3</v>
       </c>
     </row>
-    <row r="26" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A26" s="5">
         <v>5</v>
       </c>
       <c r="B26" s="5">
         <v>126</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="6">
         <v>4.5</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="7">
         <v>347</v>
       </c>
-      <c r="F26" s="5">
+      <c r="F26" s="6">
         <v>1422.1</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="6">
+        <f t="shared" si="1"/>
         <v>1764.6</v>
       </c>
     </row>
-    <row r="27" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A27" s="5">
         <v>5</v>
       </c>
       <c r="B27" s="5">
         <v>171</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="5">
-[...2 lines deleted...]
-      <c r="E27" s="5">
+      <c r="D27" s="6">
+        <v>0</v>
+      </c>
+      <c r="E27" s="7">
         <v>12</v>
       </c>
-      <c r="F27" s="5">
+      <c r="F27" s="6">
         <v>887.3</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="6">
+        <f t="shared" si="1"/>
         <v>899.3</v>
       </c>
     </row>
-    <row r="28" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A28" s="5">
         <v>5</v>
       </c>
       <c r="B28" s="5">
         <v>333</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D28" s="5">
-[...2 lines deleted...]
-      <c r="E28" s="5">
+      <c r="D28" s="6">
+        <v>0</v>
+      </c>
+      <c r="E28" s="7">
         <v>17</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="6">
         <v>371</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="6">
+        <f t="shared" si="1"/>
         <v>388</v>
       </c>
     </row>
-    <row r="29" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="5">
         <v>1206</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="D29" s="5">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="6">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7">
         <v>3</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="6">
         <v>982.4</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="6">
+        <f t="shared" si="1"/>
         <v>985.4</v>
       </c>
     </row>
-    <row r="30" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A30" s="5">
         <v>5</v>
       </c>
       <c r="B30" s="5">
         <v>1218</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D30" s="5">
-[...2 lines deleted...]
-      <c r="E30" s="5">
+      <c r="D30" s="6">
+        <v>0</v>
+      </c>
+      <c r="E30" s="7">
         <v>43</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F30" s="6">
         <v>301.10000000000002</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="6">
+        <f t="shared" si="1"/>
         <v>344.1</v>
       </c>
     </row>
-    <row r="31" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A31" s="5">
         <v>5</v>
       </c>
       <c r="B31" s="5">
         <v>1944</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D31" s="5">
-[...2 lines deleted...]
-      <c r="E31" s="5">
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="8">
         <v>9</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="9">
         <v>913.7</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="9">
+        <f t="shared" si="1"/>
         <v>922.7</v>
       </c>
     </row>
-    <row r="32" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A32" s="5">
         <v>5</v>
       </c>
       <c r="B32" s="5">
         <v>2088</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="6">
         <v>1.3</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="7">
         <v>81</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="6">
         <v>584.70000000000005</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="6">
+        <f t="shared" si="1"/>
         <v>664.40000000000009</v>
       </c>
     </row>
-    <row r="33" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A33" s="5">
         <v>5</v>
       </c>
       <c r="B33" s="5">
         <v>2124</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="D33" s="5">
-[...5 lines deleted...]
-      <c r="F33" s="5">
+      <c r="D33" s="6">
+        <v>0</v>
+      </c>
+      <c r="E33" s="7">
+        <v>0</v>
+      </c>
+      <c r="F33" s="6">
         <v>1151.3</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="6">
+        <f t="shared" si="1"/>
         <v>1151.3</v>
       </c>
     </row>
-    <row r="34" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A34" s="5">
         <v>5</v>
       </c>
       <c r="B34" s="5">
         <v>2313</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="6">
         <v>8.4</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E34" s="7">
         <v>729</v>
       </c>
-      <c r="F34" s="5">
+      <c r="F34" s="6">
         <v>3331.3</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="6">
+        <f t="shared" si="1"/>
         <v>4051.9</v>
       </c>
     </row>
-    <row r="35" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="5">
         <v>2493</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="D35" s="5">
-[...2 lines deleted...]
-      <c r="E35" s="5">
+      <c r="D35" s="6">
+        <v>0</v>
+      </c>
+      <c r="E35" s="7">
         <v>3</v>
       </c>
-      <c r="F35" s="5">
+      <c r="F35" s="6">
         <v>164</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="6">
+        <f t="shared" si="1"/>
         <v>167</v>
       </c>
     </row>
-    <row r="36" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A36" s="5">
         <v>5</v>
       </c>
       <c r="B36" s="5">
         <v>2556</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="D36" s="5">
-[...2 lines deleted...]
-      <c r="E36" s="5">
+      <c r="D36" s="6">
+        <v>0</v>
+      </c>
+      <c r="E36" s="7">
         <v>7</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="6">
         <v>376.5</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="6">
+        <f t="shared" si="1"/>
         <v>383.5</v>
       </c>
     </row>
-    <row r="37" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A37" s="5">
         <v>5</v>
       </c>
       <c r="B37" s="5">
         <v>2846</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D37" s="5">
-[...5 lines deleted...]
-      <c r="F37" s="5">
+      <c r="D37" s="6">
+        <v>0</v>
+      </c>
+      <c r="E37" s="7">
+        <v>0</v>
+      </c>
+      <c r="F37" s="6">
         <v>284</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="6">
+        <f t="shared" si="1"/>
         <v>284</v>
       </c>
     </row>
-    <row r="38" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A38" s="5">
         <v>5</v>
       </c>
       <c r="B38" s="5">
         <v>3060</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="6">
         <v>1.8</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="7">
         <v>139</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="6">
         <v>1166</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="6">
+        <f t="shared" si="1"/>
         <v>1303.2</v>
       </c>
     </row>
-    <row r="39" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A39" s="5">
         <v>5</v>
       </c>
       <c r="B39" s="5">
         <v>3195</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="D39" s="5">
-[...2 lines deleted...]
-      <c r="E39" s="5">
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="7">
         <v>6</v>
       </c>
-      <c r="F39" s="5">
+      <c r="F39" s="6">
         <v>1173.2</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G39" s="6">
+        <f t="shared" si="1"/>
         <v>1179.2</v>
       </c>
     </row>
-    <row r="40" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A40" s="5">
         <v>5</v>
       </c>
       <c r="B40" s="5">
         <v>3537</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="D40" s="5">
-[...2 lines deleted...]
-      <c r="E40" s="5">
+      <c r="D40" s="6">
+        <v>0</v>
+      </c>
+      <c r="E40" s="7">
         <v>2</v>
       </c>
-      <c r="F40" s="5">
+      <c r="F40" s="6">
         <v>280</v>
       </c>
-      <c r="G40" s="5">
+      <c r="G40" s="6">
+        <f t="shared" si="1"/>
         <v>282</v>
       </c>
     </row>
-    <row r="41" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A41" s="5">
         <v>5</v>
       </c>
       <c r="B41" s="5">
         <v>4023</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="D41" s="5">
-[...2 lines deleted...]
-      <c r="E41" s="5">
+      <c r="D41" s="6">
+        <v>0</v>
+      </c>
+      <c r="E41" s="7">
         <v>79</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F41" s="6">
         <v>641.29999999999995</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G41" s="6">
+        <f t="shared" si="1"/>
         <v>720.3</v>
       </c>
     </row>
-    <row r="42" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A42" s="5">
         <v>5</v>
       </c>
       <c r="B42" s="5">
         <v>4644</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="D42" s="5">
-[...2 lines deleted...]
-      <c r="E42" s="5">
+      <c r="D42" s="6">
+        <v>0</v>
+      </c>
+      <c r="E42" s="7">
         <v>11</v>
       </c>
-      <c r="F42" s="5">
+      <c r="F42" s="6">
         <v>429.7</v>
       </c>
-      <c r="G42" s="5">
+      <c r="G42" s="6">
+        <f t="shared" si="1"/>
         <v>440.7</v>
       </c>
     </row>
-    <row r="43" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A43" s="5">
         <v>5</v>
       </c>
       <c r="B43" s="5">
         <v>4778</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="D43" s="5">
-[...2 lines deleted...]
-      <c r="E43" s="5">
+      <c r="D43" s="6">
+        <v>0</v>
+      </c>
+      <c r="E43" s="7">
         <v>24</v>
       </c>
-      <c r="F43" s="5">
+      <c r="F43" s="6">
         <v>225.1</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="6">
+        <f t="shared" si="1"/>
         <v>249.1</v>
       </c>
     </row>
-    <row r="44" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="5">
         <v>4890</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="D44" s="5">
-[...2 lines deleted...]
-      <c r="E44" s="5">
+      <c r="D44" s="6">
+        <v>0</v>
+      </c>
+      <c r="E44" s="7">
         <v>14</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F44" s="6">
         <v>976.7</v>
       </c>
-      <c r="G44" s="5">
+      <c r="G44" s="6">
+        <f t="shared" si="1"/>
         <v>990.7</v>
       </c>
     </row>
-    <row r="45" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A45" s="5">
         <v>5</v>
       </c>
       <c r="B45" s="5">
         <v>5139</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="D45" s="5">
-[...2 lines deleted...]
-      <c r="E45" s="5">
+      <c r="D45" s="6">
+        <v>0</v>
+      </c>
+      <c r="E45" s="7">
         <v>4</v>
       </c>
-      <c r="F45" s="5">
+      <c r="F45" s="6">
         <v>181</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="6">
+        <f t="shared" si="1"/>
         <v>185</v>
       </c>
     </row>
-    <row r="46" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A46" s="5">
         <v>5</v>
       </c>
       <c r="B46" s="5">
         <v>5283</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="D46" s="5">
+      <c r="D46" s="6">
         <v>6.5</v>
       </c>
-      <c r="E46" s="5">
+      <c r="E46" s="7">
         <v>95</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="6">
         <v>657.1</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="6">
+        <f t="shared" si="1"/>
         <v>745.6</v>
       </c>
     </row>
-    <row r="47" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A47" s="5">
         <v>5</v>
       </c>
       <c r="B47" s="5">
         <v>5724</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="D47" s="5">
-[...2 lines deleted...]
-      <c r="E47" s="5">
+      <c r="D47" s="6">
+        <v>0</v>
+      </c>
+      <c r="E47" s="7">
         <v>11</v>
       </c>
-      <c r="F47" s="5">
+      <c r="F47" s="6">
         <v>185</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="6">
+        <f t="shared" si="1"/>
         <v>196</v>
       </c>
     </row>
-    <row r="48" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A48" s="5">
         <v>5</v>
       </c>
       <c r="B48" s="5">
         <v>5823</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="D48" s="5">
-[...2 lines deleted...]
-      <c r="E48" s="5">
+      <c r="D48" s="6">
+        <v>0</v>
+      </c>
+      <c r="E48" s="7">
         <v>10</v>
       </c>
-      <c r="F48" s="5">
+      <c r="F48" s="6">
         <v>363.1</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="6">
+        <f t="shared" si="1"/>
         <v>373.1</v>
       </c>
     </row>
-    <row r="49" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A49" s="5">
         <v>5</v>
       </c>
       <c r="B49" s="5">
         <v>6035</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="D49" s="5">
-[...2 lines deleted...]
-      <c r="E49" s="5">
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="7">
         <v>10</v>
       </c>
-      <c r="F49" s="5">
+      <c r="F49" s="6">
         <v>446.3</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G49" s="6">
+        <f t="shared" si="1"/>
         <v>456.3</v>
       </c>
     </row>
-    <row r="50" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A50" s="5">
         <v>5</v>
       </c>
       <c r="B50" s="5">
         <v>6091</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="D50" s="5">
-[...2 lines deleted...]
-      <c r="E50" s="5">
+      <c r="D50" s="6">
+        <v>0</v>
+      </c>
+      <c r="E50" s="7">
         <v>48</v>
       </c>
-      <c r="F50" s="5">
+      <c r="F50" s="6">
         <v>927.4</v>
       </c>
-      <c r="G50" s="5">
+      <c r="G50" s="6">
+        <f t="shared" si="1"/>
         <v>975.4</v>
       </c>
     </row>
-    <row r="51" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A51" s="5">
         <v>5</v>
       </c>
       <c r="B51" s="5">
         <v>6095</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="D51" s="5">
-[...2 lines deleted...]
-      <c r="E51" s="5">
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="7">
         <v>5</v>
       </c>
-      <c r="F51" s="5">
+      <c r="F51" s="6">
         <v>625.20000000000005</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="6">
+        <f t="shared" si="1"/>
         <v>630.20000000000005</v>
       </c>
     </row>
-    <row r="52" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A52" s="5">
         <v>5</v>
       </c>
       <c r="B52" s="5">
         <v>6096</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="D52" s="5">
-[...2 lines deleted...]
-      <c r="E52" s="5">
+      <c r="D52" s="6">
+        <v>0</v>
+      </c>
+      <c r="E52" s="7">
         <v>34</v>
       </c>
-      <c r="F52" s="5">
+      <c r="F52" s="6">
         <v>1045</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="6">
+        <f t="shared" si="1"/>
         <v>1079</v>
       </c>
     </row>
-    <row r="53" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A53" s="5">
         <v>5</v>
       </c>
       <c r="B53" s="5">
         <v>6102</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="6">
         <v>3.6</v>
       </c>
-      <c r="E53" s="5">
+      <c r="E53" s="7">
         <v>242</v>
       </c>
-      <c r="F53" s="5">
+      <c r="F53" s="6">
         <v>1863.9</v>
       </c>
-      <c r="G53" s="5">
+      <c r="G53" s="6">
+        <f t="shared" si="1"/>
         <v>2102.3000000000002</v>
       </c>
     </row>
-    <row r="54" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A54" s="5">
         <v>5</v>
       </c>
       <c r="B54" s="5">
         <v>6120</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="D54" s="5">
-[...5 lines deleted...]
-      <c r="F54" s="5">
+      <c r="D54" s="6">
+        <v>0</v>
+      </c>
+      <c r="E54" s="7">
+        <v>0</v>
+      </c>
+      <c r="F54" s="6">
         <v>1125.7</v>
       </c>
-      <c r="G54" s="5">
+      <c r="G54" s="6">
+        <f t="shared" si="1"/>
         <v>1125.7</v>
       </c>
     </row>
-    <row r="55" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A55" s="5">
         <v>5</v>
       </c>
       <c r="B55" s="5">
         <v>6219</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="D55" s="5">
+      <c r="D55" s="6">
         <v>3</v>
       </c>
-      <c r="E55" s="5">
+      <c r="E55" s="7">
         <v>205</v>
       </c>
-      <c r="F55" s="5">
+      <c r="F55" s="6">
         <v>2618.1999999999998</v>
       </c>
-      <c r="G55" s="5">
+      <c r="G55" s="6">
+        <f t="shared" si="1"/>
         <v>2820.2</v>
       </c>
     </row>
-    <row r="56" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A56" s="5">
         <v>5</v>
       </c>
       <c r="B56" s="5">
         <v>6246</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="D56" s="5">
-[...2 lines deleted...]
-      <c r="E56" s="5">
+      <c r="D56" s="6">
+        <v>0</v>
+      </c>
+      <c r="E56" s="7">
         <v>3</v>
       </c>
-      <c r="F56" s="5">
+      <c r="F56" s="6">
         <v>142.1</v>
       </c>
-      <c r="G56" s="5">
+      <c r="G56" s="6">
+        <f t="shared" si="1"/>
         <v>145.1</v>
       </c>
     </row>
-    <row r="57" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A57" s="5">
         <v>5</v>
       </c>
       <c r="B57" s="5">
         <v>6516</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="D57" s="5">
-[...2 lines deleted...]
-      <c r="E57" s="5">
+      <c r="D57" s="6">
+        <v>0</v>
+      </c>
+      <c r="E57" s="7">
         <v>19</v>
       </c>
-      <c r="F57" s="5">
+      <c r="F57" s="6">
         <v>152</v>
       </c>
-      <c r="G57" s="5">
+      <c r="G57" s="6">
+        <f t="shared" si="1"/>
         <v>171</v>
       </c>
     </row>
-    <row r="58" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A58" s="5">
         <v>5</v>
       </c>
       <c r="B58" s="5">
         <v>6741</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="D58" s="5">
-[...2 lines deleted...]
-      <c r="E58" s="5">
+      <c r="D58" s="6">
+        <v>0</v>
+      </c>
+      <c r="E58" s="7">
         <v>54</v>
       </c>
-      <c r="F58" s="5">
+      <c r="F58" s="6">
         <v>787.1</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="6">
+        <f t="shared" si="1"/>
         <v>841.1</v>
       </c>
     </row>
-    <row r="59" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A59" s="5">
         <v>5</v>
       </c>
       <c r="B59" s="5">
         <v>6867</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="D59" s="5">
+      <c r="D59" s="6">
         <v>2</v>
       </c>
-      <c r="E59" s="5">
+      <c r="E59" s="8">
         <v>95</v>
       </c>
-      <c r="F59" s="5">
+      <c r="F59" s="9">
         <v>1731.4</v>
       </c>
-      <c r="G59" s="5">
+      <c r="G59" s="9">
+        <f t="shared" si="1"/>
         <v>1824.4</v>
       </c>
     </row>
-    <row r="60" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A60" s="5">
         <v>5</v>
       </c>
       <c r="B60" s="5">
         <v>6921</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="D60" s="5">
-[...2 lines deleted...]
-      <c r="E60" s="5">
+      <c r="D60" s="6">
+        <v>0</v>
+      </c>
+      <c r="E60" s="7">
         <v>34</v>
       </c>
-      <c r="F60" s="5">
+      <c r="F60" s="6">
         <v>336.4</v>
       </c>
-      <c r="G60" s="5">
+      <c r="G60" s="6">
+        <f t="shared" si="1"/>
         <v>370.4</v>
       </c>
     </row>
-    <row r="61" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A61" s="3" t="s">
         <v>328</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="5"/>
-[...2 lines deleted...]
-      <c r="G61" s="5">
+      <c r="D61" s="6"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6">
         <f>SUBTOTAL(9,G25:G60)</f>
         <v>31412.5</v>
       </c>
     </row>
-    <row r="62" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A62" s="5">
         <v>7</v>
       </c>
       <c r="B62" s="5">
         <v>9</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D62" s="5">
+      <c r="D62" s="6">
         <v>0.4</v>
       </c>
-      <c r="E62" s="5">
-[...2 lines deleted...]
-      <c r="F62" s="5">
+      <c r="E62" s="8">
+        <v>16</v>
+      </c>
+      <c r="F62" s="6">
         <v>692.6</v>
       </c>
-      <c r="G62" s="5">
-[...3 lines deleted...]
-    <row r="63" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G62" s="6">
+        <f t="shared" si="1"/>
+        <v>708.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A63" s="5">
         <v>7</v>
       </c>
       <c r="B63" s="5">
         <v>108</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D63" s="5">
-[...5 lines deleted...]
-      <c r="F63" s="5">
+      <c r="D63" s="6">
+        <v>0</v>
+      </c>
+      <c r="E63" s="8">
+        <v>0</v>
+      </c>
+      <c r="F63" s="6">
         <v>243.2</v>
       </c>
-      <c r="G63" s="5">
+      <c r="G63" s="6">
+        <f t="shared" si="1"/>
         <v>243.2</v>
       </c>
     </row>
-    <row r="64" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A64" s="5">
         <v>7</v>
       </c>
       <c r="B64" s="5">
         <v>153</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D64" s="5">
-[...2 lines deleted...]
-      <c r="E64" s="5">
+      <c r="D64" s="6">
+        <v>0</v>
+      </c>
+      <c r="E64" s="8">
         <v>3</v>
       </c>
-      <c r="F64" s="5">
+      <c r="F64" s="6">
         <v>504</v>
       </c>
-      <c r="G64" s="5">
+      <c r="G64" s="6">
+        <f t="shared" si="1"/>
         <v>507</v>
       </c>
     </row>
-    <row r="65" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A65" s="5">
         <v>7</v>
       </c>
       <c r="B65" s="5">
         <v>279</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D65" s="5">
-[...2 lines deleted...]
-      <c r="E65" s="5">
+      <c r="D65" s="6">
+        <v>0</v>
+      </c>
+      <c r="E65" s="8">
         <v>26</v>
       </c>
-      <c r="F65" s="5">
+      <c r="F65" s="6">
         <v>775</v>
       </c>
-      <c r="G65" s="5">
+      <c r="G65" s="6">
+        <f t="shared" si="1"/>
         <v>801</v>
       </c>
     </row>
-    <row r="66" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A66" s="5">
         <v>7</v>
       </c>
       <c r="B66" s="5">
         <v>540</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D66" s="5">
-[...2 lines deleted...]
-      <c r="E66" s="5">
+      <c r="D66" s="6">
+        <v>0</v>
+      </c>
+      <c r="E66" s="8">
         <v>4</v>
       </c>
-      <c r="F66" s="5">
+      <c r="F66" s="6">
         <v>431.1</v>
       </c>
-      <c r="G66" s="5">
+      <c r="G66" s="6">
+        <f t="shared" si="1"/>
         <v>435.1</v>
       </c>
     </row>
-    <row r="67" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A67" s="5">
         <v>7</v>
       </c>
       <c r="B67" s="5">
         <v>594</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D67" s="5">
-[...5 lines deleted...]
-      <c r="F67" s="5">
+      <c r="D67" s="6">
+        <v>0</v>
+      </c>
+      <c r="E67" s="8">
+        <v>2</v>
+      </c>
+      <c r="F67" s="6">
         <v>713.6</v>
       </c>
-      <c r="G67" s="5">
-[...3 lines deleted...]
-    <row r="68" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G67" s="6">
+        <f t="shared" si="1"/>
+        <v>715.6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A68" s="5">
         <v>7</v>
       </c>
       <c r="B68" s="5">
         <v>819</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D68" s="5">
-[...2 lines deleted...]
-      <c r="E68" s="5">
+      <c r="D68" s="6">
+        <v>0</v>
+      </c>
+      <c r="E68" s="8">
         <v>9</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="6">
         <v>598.9</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="6">
+        <f t="shared" si="1"/>
         <v>607.9</v>
       </c>
     </row>
-    <row r="69" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A69" s="5">
         <v>7</v>
       </c>
       <c r="B69" s="5">
         <v>846</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D69" s="5">
-[...5 lines deleted...]
-      <c r="F69" s="5">
+      <c r="D69" s="6">
+        <v>0</v>
+      </c>
+      <c r="E69" s="8">
+        <v>5</v>
+      </c>
+      <c r="F69" s="6">
         <v>490</v>
       </c>
-      <c r="G69" s="5">
-[...3 lines deleted...]
-    <row r="70" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G69" s="6">
+        <f t="shared" si="1"/>
+        <v>495</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A70" s="5">
         <v>7</v>
       </c>
       <c r="B70" s="5">
         <v>873</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="D70" s="5">
-[...5 lines deleted...]
-      <c r="F70" s="5">
+      <c r="D70" s="6">
+        <v>0</v>
+      </c>
+      <c r="E70" s="8">
+        <v>0</v>
+      </c>
+      <c r="F70" s="6">
         <v>448.2</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="6">
+        <f t="shared" si="1"/>
         <v>448.2</v>
       </c>
     </row>
-    <row r="71" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A71" s="5">
         <v>7</v>
       </c>
       <c r="B71" s="5">
         <v>916</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D71" s="5">
-[...2 lines deleted...]
-      <c r="E71" s="5">
+      <c r="D71" s="6">
+        <v>0</v>
+      </c>
+      <c r="E71" s="8">
         <v>21</v>
       </c>
-      <c r="F71" s="5">
+      <c r="F71" s="6">
         <v>270.89999999999998</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="6">
+        <f t="shared" si="1"/>
         <v>291.89999999999998</v>
       </c>
     </row>
-    <row r="72" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A72" s="5">
         <v>7</v>
       </c>
       <c r="B72" s="5">
         <v>1044</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="6">
         <v>5.5</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="8">
         <v>434</v>
       </c>
-      <c r="F72" s="5">
+      <c r="F72" s="6">
         <v>5395.1</v>
       </c>
-      <c r="G72" s="5">
+      <c r="G72" s="6">
+        <f t="shared" si="1"/>
         <v>5823.6</v>
       </c>
     </row>
-    <row r="73" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A73" s="5">
         <v>7</v>
       </c>
       <c r="B73" s="5">
         <v>1116</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D73" s="6">
         <v>1.8</v>
       </c>
-      <c r="E73" s="5">
+      <c r="E73" s="8">
         <v>222</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F73" s="6">
         <v>1320.2</v>
       </c>
-      <c r="G73" s="5">
+      <c r="G73" s="6">
+        <f t="shared" si="1"/>
         <v>1540.4</v>
       </c>
     </row>
-    <row r="74" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A74" s="5">
         <v>7</v>
       </c>
       <c r="B74" s="5">
         <v>1215</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="D74" s="5">
-[...2 lines deleted...]
-      <c r="E74" s="5">
+      <c r="D74" s="6">
+        <v>0</v>
+      </c>
+      <c r="E74" s="8">
         <v>3</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="6">
         <v>263.89999999999998</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="6">
+        <f t="shared" si="1"/>
         <v>266.89999999999998</v>
       </c>
     </row>
-    <row r="75" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A75" s="5">
         <v>7</v>
       </c>
       <c r="B75" s="5">
         <v>1233</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="D75" s="5">
-[...5 lines deleted...]
-      <c r="F75" s="5">
+      <c r="D75" s="6">
+        <v>0</v>
+      </c>
+      <c r="E75" s="8">
+        <v>47</v>
+      </c>
+      <c r="F75" s="6">
         <v>1077.9000000000001</v>
       </c>
-      <c r="G75" s="5">
-[...3 lines deleted...]
-    <row r="76" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G75" s="6">
+        <f t="shared" si="1"/>
+        <v>1124.9000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A76" s="5">
         <v>7</v>
       </c>
       <c r="B76" s="5">
         <v>1719</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D76" s="5">
-[...2 lines deleted...]
-      <c r="E76" s="5">
+      <c r="D76" s="6">
+        <v>0</v>
+      </c>
+      <c r="E76" s="8">
         <v>6</v>
       </c>
-      <c r="F76" s="5">
+      <c r="F76" s="6">
         <v>866.6</v>
       </c>
-      <c r="G76" s="5">
+      <c r="G76" s="6">
+        <f t="shared" si="1"/>
         <v>872.6</v>
       </c>
     </row>
-    <row r="77" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A77" s="5">
         <v>7</v>
       </c>
       <c r="B77" s="5">
         <v>1791</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="D77" s="5">
-[...2 lines deleted...]
-      <c r="E77" s="5">
+      <c r="D77" s="6">
+        <v>0</v>
+      </c>
+      <c r="E77" s="8">
         <v>16</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="6">
         <v>832.1</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="6">
+        <f t="shared" si="1"/>
         <v>848.1</v>
       </c>
     </row>
-    <row r="78" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A78" s="5">
         <v>7</v>
       </c>
       <c r="B78" s="5">
         <v>1908</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D78" s="5">
-[...2 lines deleted...]
-      <c r="E78" s="5">
+      <c r="D78" s="6">
+        <v>0</v>
+      </c>
+      <c r="E78" s="8">
         <v>19</v>
       </c>
-      <c r="F78" s="5">
+      <c r="F78" s="6">
         <v>331.4</v>
       </c>
-      <c r="G78" s="5">
+      <c r="G78" s="6">
+        <f t="shared" si="1"/>
         <v>350.4</v>
       </c>
     </row>
-    <row r="79" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A79" s="5">
         <v>7</v>
       </c>
       <c r="B79" s="5">
         <v>1963</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D79" s="5">
-[...2 lines deleted...]
-      <c r="E79" s="5">
+      <c r="D79" s="6">
+        <v>0</v>
+      </c>
+      <c r="E79" s="8">
         <v>11</v>
       </c>
-      <c r="F79" s="5">
+      <c r="F79" s="6">
         <v>484.9</v>
       </c>
-      <c r="G79" s="5">
+      <c r="G79" s="6">
+        <f t="shared" si="1"/>
         <v>495.9</v>
       </c>
     </row>
-    <row r="80" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A80" s="5">
         <v>7</v>
       </c>
       <c r="B80" s="5">
         <v>1968</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D80" s="5">
-[...2 lines deleted...]
-      <c r="E80" s="5">
+      <c r="D80" s="6">
+        <v>0</v>
+      </c>
+      <c r="E80" s="8">
         <v>17</v>
       </c>
-      <c r="F80" s="5">
+      <c r="F80" s="6">
         <v>486.2</v>
       </c>
-      <c r="G80" s="5">
+      <c r="G80" s="6">
+        <f t="shared" si="1"/>
         <v>503.2</v>
       </c>
     </row>
-    <row r="81" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A81" s="5">
         <v>7</v>
       </c>
       <c r="B81" s="5">
         <v>2007</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D81" s="5">
-[...2 lines deleted...]
-      <c r="E81" s="5">
+      <c r="D81" s="6">
+        <v>0</v>
+      </c>
+      <c r="E81" s="8">
         <v>7</v>
       </c>
-      <c r="F81" s="5">
+      <c r="F81" s="6">
         <v>515.70000000000005</v>
       </c>
-      <c r="G81" s="5">
+      <c r="G81" s="6">
+        <f t="shared" si="1"/>
         <v>522.70000000000005</v>
       </c>
     </row>
-    <row r="82" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A82" s="5">
         <v>7</v>
       </c>
       <c r="B82" s="5">
         <v>2295</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="D82" s="5">
-[...2 lines deleted...]
-      <c r="E82" s="5">
+      <c r="D82" s="6">
+        <v>0</v>
+      </c>
+      <c r="E82" s="8">
         <v>32</v>
       </c>
-      <c r="F82" s="5">
+      <c r="F82" s="6">
         <v>1055.2</v>
       </c>
-      <c r="G82" s="5">
+      <c r="G82" s="6">
+        <f t="shared" si="1"/>
         <v>1087.2</v>
       </c>
     </row>
-    <row r="83" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A83" s="5">
         <v>7</v>
       </c>
       <c r="B83" s="5">
         <v>2403</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="D83" s="5">
-[...2 lines deleted...]
-      <c r="E83" s="5">
+      <c r="D83" s="6">
+        <v>0</v>
+      </c>
+      <c r="E83" s="8">
         <v>56</v>
       </c>
-      <c r="F83" s="5">
+      <c r="F83" s="6">
         <v>825.4</v>
       </c>
-      <c r="G83" s="5">
+      <c r="G83" s="6">
+        <f t="shared" si="1"/>
         <v>881.4</v>
       </c>
     </row>
-    <row r="84" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A84" s="5">
         <v>7</v>
       </c>
       <c r="B84" s="5">
         <v>2502</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D84" s="5">
-[...2 lines deleted...]
-      <c r="E84" s="5">
+      <c r="D84" s="6">
+        <v>0</v>
+      </c>
+      <c r="E84" s="8">
         <v>5</v>
       </c>
-      <c r="F84" s="5">
+      <c r="F84" s="6">
         <v>657.9</v>
       </c>
-      <c r="G84" s="5">
+      <c r="G84" s="6">
+        <f t="shared" si="1"/>
         <v>662.9</v>
       </c>
     </row>
-    <row r="85" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A85" s="5">
         <v>7</v>
       </c>
       <c r="B85" s="5">
         <v>2682</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="D85" s="5">
-[...2 lines deleted...]
-      <c r="E85" s="5">
+      <c r="D85" s="6">
+        <v>0</v>
+      </c>
+      <c r="E85" s="8">
         <v>2</v>
       </c>
-      <c r="F85" s="5">
+      <c r="F85" s="6">
         <v>230.1</v>
       </c>
-      <c r="G85" s="5">
+      <c r="G85" s="6">
+        <f t="shared" si="1"/>
         <v>232.1</v>
       </c>
     </row>
-    <row r="86" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A86" s="5">
         <v>7</v>
       </c>
       <c r="B86" s="5">
         <v>2709</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="D86" s="5">
-[...2 lines deleted...]
-      <c r="E86" s="5">
+      <c r="D86" s="6">
+        <v>0</v>
+      </c>
+      <c r="E86" s="8">
         <v>62</v>
       </c>
-      <c r="F86" s="5">
+      <c r="F86" s="6">
         <v>1467.7</v>
       </c>
-      <c r="G86" s="5">
+      <c r="G86" s="6">
+        <f t="shared" si="1"/>
         <v>1529.7</v>
       </c>
     </row>
-    <row r="87" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A87" s="5">
         <v>7</v>
       </c>
       <c r="B87" s="5">
         <v>2727</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="D87" s="5">
-[...2 lines deleted...]
-      <c r="E87" s="5">
+      <c r="D87" s="6">
+        <v>0</v>
+      </c>
+      <c r="E87" s="8">
         <v>7</v>
       </c>
-      <c r="F87" s="5">
+      <c r="F87" s="6">
         <v>661.1</v>
       </c>
-      <c r="G87" s="5">
+      <c r="G87" s="6">
+        <f t="shared" si="1"/>
         <v>668.1</v>
       </c>
     </row>
-    <row r="88" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A88" s="5">
         <v>7</v>
       </c>
       <c r="B88" s="5">
         <v>2781</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="D88" s="5">
-[...2 lines deleted...]
-      <c r="E88" s="5">
+      <c r="D88" s="6">
+        <v>0</v>
+      </c>
+      <c r="E88" s="8">
         <v>20</v>
       </c>
-      <c r="F88" s="5">
+      <c r="F88" s="6">
         <v>1044.5</v>
       </c>
-      <c r="G88" s="5">
+      <c r="G88" s="6">
+        <f t="shared" si="1"/>
         <v>1064.5</v>
       </c>
     </row>
-    <row r="89" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A89" s="5">
         <v>7</v>
       </c>
       <c r="B89" s="5">
         <v>3033</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="D89" s="5">
-[...5 lines deleted...]
-      <c r="F89" s="5">
+      <c r="D89" s="6">
+        <v>0</v>
+      </c>
+      <c r="E89" s="8">
+        <v>0</v>
+      </c>
+      <c r="F89" s="6">
         <v>388.4</v>
       </c>
-      <c r="G89" s="5">
+      <c r="G89" s="6">
+        <f t="shared" ref="G89:G152" si="2">E89+F89-D89</f>
         <v>388.4</v>
       </c>
     </row>
-    <row r="90" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A90" s="5">
         <v>7</v>
       </c>
       <c r="B90" s="5">
         <v>3042</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="D90" s="5">
-[...2 lines deleted...]
-      <c r="E90" s="5">
+      <c r="D90" s="6">
+        <v>0</v>
+      </c>
+      <c r="E90" s="8">
         <v>21</v>
       </c>
-      <c r="F90" s="5">
+      <c r="F90" s="6">
         <v>767.9</v>
       </c>
-      <c r="G90" s="5">
+      <c r="G90" s="6">
+        <f t="shared" si="2"/>
         <v>788.9</v>
       </c>
     </row>
-    <row r="91" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A91" s="5">
         <v>7</v>
       </c>
       <c r="B91" s="5">
         <v>3105</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D91" s="5">
+      <c r="D91" s="6">
         <v>2.7</v>
       </c>
-      <c r="E91" s="5">
+      <c r="E91" s="8">
         <v>133</v>
       </c>
-      <c r="F91" s="5">
+      <c r="F91" s="6">
         <v>1335.3</v>
       </c>
-      <c r="G91" s="5">
+      <c r="G91" s="6">
+        <f t="shared" si="2"/>
         <v>1465.6</v>
       </c>
     </row>
-    <row r="92" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A92" s="5">
         <v>7</v>
       </c>
       <c r="B92" s="5">
         <v>3150</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="D92" s="5">
-[...2 lines deleted...]
-      <c r="E92" s="5">
+      <c r="D92" s="6">
+        <v>0</v>
+      </c>
+      <c r="E92" s="8">
         <v>1</v>
       </c>
-      <c r="F92" s="5">
+      <c r="F92" s="6">
         <v>974.7</v>
       </c>
-      <c r="G92" s="5">
+      <c r="G92" s="6">
+        <f t="shared" si="2"/>
         <v>975.7</v>
       </c>
     </row>
-    <row r="93" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A93" s="5">
         <v>7</v>
       </c>
       <c r="B93" s="5">
         <v>3186</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="D93" s="5">
-[...2 lines deleted...]
-      <c r="E93" s="5">
+      <c r="D93" s="6">
+        <v>0</v>
+      </c>
+      <c r="E93" s="8">
         <v>17</v>
       </c>
-      <c r="F93" s="5">
+      <c r="F93" s="9">
         <v>430.2</v>
       </c>
-      <c r="G93" s="5">
+      <c r="G93" s="9">
+        <f t="shared" si="2"/>
         <v>447.2</v>
       </c>
     </row>
-    <row r="94" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A94" s="5">
         <v>7</v>
       </c>
       <c r="B94" s="5">
         <v>3204</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="D94" s="5">
+      <c r="D94" s="6">
         <v>0.4</v>
       </c>
-      <c r="E94" s="5">
+      <c r="E94" s="8">
         <v>127</v>
       </c>
-      <c r="F94" s="5">
+      <c r="F94" s="9">
         <v>826.6</v>
       </c>
-      <c r="G94" s="5">
+      <c r="G94" s="9">
+        <f t="shared" si="2"/>
         <v>953.2</v>
       </c>
     </row>
-    <row r="95" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A95" s="5">
         <v>7</v>
       </c>
       <c r="B95" s="5">
         <v>3420</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="D95" s="5">
-[...2 lines deleted...]
-      <c r="E95" s="5">
+      <c r="D95" s="6">
+        <v>0</v>
+      </c>
+      <c r="E95" s="8">
         <v>4</v>
       </c>
-      <c r="F95" s="5">
+      <c r="F95" s="9">
         <v>544.5</v>
       </c>
-      <c r="G95" s="5">
+      <c r="G95" s="9">
+        <f t="shared" si="2"/>
         <v>548.5</v>
       </c>
     </row>
-    <row r="96" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A96" s="5">
         <v>7</v>
       </c>
       <c r="B96" s="5">
         <v>4104</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="D96" s="5">
+      <c r="D96" s="6">
         <v>8.5</v>
       </c>
-      <c r="E96" s="5">
+      <c r="E96" s="8">
         <v>315</v>
       </c>
-      <c r="F96" s="5">
+      <c r="F96" s="9">
         <v>5297.2</v>
       </c>
-      <c r="G96" s="5">
+      <c r="G96" s="9">
+        <f t="shared" si="2"/>
         <v>5603.7</v>
       </c>
     </row>
-    <row r="97" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A97" s="5">
         <v>7</v>
       </c>
       <c r="B97" s="5">
         <v>4131</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="D97" s="5">
+      <c r="D97" s="6">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E97" s="5">
+      <c r="E97" s="8">
         <v>599</v>
       </c>
-      <c r="F97" s="5">
+      <c r="F97" s="9">
         <v>3286.8</v>
       </c>
-      <c r="G97" s="5">
+      <c r="G97" s="9">
+        <f t="shared" si="2"/>
         <v>3877.6000000000004</v>
       </c>
     </row>
-    <row r="98" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A98" s="5">
         <v>7</v>
       </c>
       <c r="B98" s="5">
         <v>4437</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="D98" s="5">
-[...2 lines deleted...]
-      <c r="E98" s="5">
+      <c r="D98" s="6">
+        <v>0</v>
+      </c>
+      <c r="E98" s="8">
         <v>7</v>
       </c>
-      <c r="F98" s="5">
+      <c r="F98" s="9">
         <v>447.9</v>
       </c>
-      <c r="G98" s="5">
+      <c r="G98" s="9">
+        <f t="shared" si="2"/>
         <v>454.9</v>
       </c>
     </row>
-    <row r="99" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A99" s="5">
         <v>7</v>
       </c>
       <c r="B99" s="5">
         <v>4599</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D99" s="5">
-[...2 lines deleted...]
-      <c r="E99" s="5">
+      <c r="D99" s="6">
+        <v>0</v>
+      </c>
+      <c r="E99" s="8">
         <v>12</v>
       </c>
-      <c r="F99" s="5">
+      <c r="F99" s="9">
         <v>583.6</v>
       </c>
-      <c r="G99" s="5">
+      <c r="G99" s="9">
+        <f t="shared" si="2"/>
         <v>595.6</v>
       </c>
     </row>
-    <row r="100" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A100" s="5">
         <v>7</v>
       </c>
       <c r="B100" s="5">
         <v>4772</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="D100" s="5">
-[...2 lines deleted...]
-      <c r="E100" s="5">
+      <c r="D100" s="6">
+        <v>0</v>
+      </c>
+      <c r="E100" s="8">
         <v>47</v>
       </c>
-      <c r="F100" s="5">
+      <c r="F100" s="6">
         <v>727.1</v>
       </c>
-      <c r="G100" s="5">
+      <c r="G100" s="6">
+        <f t="shared" si="2"/>
         <v>774.1</v>
       </c>
     </row>
-    <row r="101" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A101" s="5">
         <v>7</v>
       </c>
       <c r="B101" s="5">
         <v>4785</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="D101" s="5">
-[...2 lines deleted...]
-      <c r="E101" s="5">
+      <c r="D101" s="6">
+        <v>0</v>
+      </c>
+      <c r="E101" s="8">
         <v>6</v>
       </c>
-      <c r="F101" s="5">
+      <c r="F101" s="6">
         <v>461.3</v>
       </c>
-      <c r="G101" s="5">
+      <c r="G101" s="6">
+        <f t="shared" si="2"/>
         <v>467.3</v>
       </c>
     </row>
-    <row r="102" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A102" s="5">
         <v>7</v>
       </c>
       <c r="B102" s="5">
         <v>4788</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="D102" s="5">
-[...5 lines deleted...]
-      <c r="F102" s="5">
+      <c r="D102" s="6">
+        <v>0</v>
+      </c>
+      <c r="E102" s="8">
+        <v>0</v>
+      </c>
+      <c r="F102" s="6">
         <v>512.6</v>
       </c>
-      <c r="G102" s="5">
+      <c r="G102" s="6">
+        <f t="shared" si="2"/>
         <v>512.6</v>
       </c>
     </row>
-    <row r="103" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A103" s="5">
         <v>7</v>
       </c>
       <c r="B103" s="5">
         <v>4995</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="D103" s="5">
-[...2 lines deleted...]
-      <c r="E103" s="5">
+      <c r="D103" s="6">
+        <v>0</v>
+      </c>
+      <c r="E103" s="8">
         <v>3</v>
       </c>
-      <c r="F103" s="5">
+      <c r="F103" s="6">
         <v>876.6</v>
       </c>
-      <c r="G103" s="5">
+      <c r="G103" s="6">
+        <f t="shared" si="2"/>
         <v>879.6</v>
       </c>
     </row>
-    <row r="104" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A104" s="5">
         <v>7</v>
       </c>
       <c r="B104" s="5">
         <v>5697</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="D104" s="5">
-[...2 lines deleted...]
-      <c r="E104" s="5">
+      <c r="D104" s="6">
+        <v>0</v>
+      </c>
+      <c r="E104" s="8">
         <v>11</v>
       </c>
-      <c r="F104" s="5">
+      <c r="F104" s="6">
         <v>385</v>
       </c>
-      <c r="G104" s="5">
+      <c r="G104" s="6">
+        <f t="shared" si="2"/>
         <v>396</v>
       </c>
     </row>
-    <row r="105" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A105" s="5">
         <v>7</v>
       </c>
       <c r="B105" s="5">
         <v>5751</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="D105" s="5">
-[...5 lines deleted...]
-      <c r="F105" s="5">
+      <c r="D105" s="6">
+        <v>0</v>
+      </c>
+      <c r="E105" s="8">
+        <v>0</v>
+      </c>
+      <c r="F105" s="6">
         <v>615.70000000000005</v>
       </c>
-      <c r="G105" s="5">
+      <c r="G105" s="6">
+        <f t="shared" si="2"/>
         <v>615.70000000000005</v>
       </c>
     </row>
-    <row r="106" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A106" s="5">
         <v>7</v>
       </c>
       <c r="B106" s="5">
         <v>5922</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="D106" s="5">
-[...2 lines deleted...]
-      <c r="E106" s="5">
+      <c r="D106" s="6">
+        <v>0</v>
+      </c>
+      <c r="E106" s="8">
         <v>56</v>
       </c>
-      <c r="F106" s="5">
+      <c r="F106" s="6">
         <v>737.4</v>
       </c>
-      <c r="G106" s="5">
+      <c r="G106" s="6">
+        <f t="shared" si="2"/>
         <v>793.4</v>
       </c>
     </row>
-    <row r="107" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A107" s="5">
         <v>7</v>
       </c>
       <c r="B107" s="5">
         <v>6098</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="D107" s="5">
+      <c r="D107" s="6">
         <v>0.1</v>
       </c>
-      <c r="E107" s="5">
-[...2 lines deleted...]
-      <c r="F107" s="5">
+      <c r="E107" s="8">
+        <v>29</v>
+      </c>
+      <c r="F107" s="6">
         <v>1328.5</v>
       </c>
-      <c r="G107" s="5">
-[...3 lines deleted...]
-    <row r="108" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G107" s="6">
+        <f t="shared" si="2"/>
+        <v>1357.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A108" s="5">
         <v>7</v>
       </c>
       <c r="B108" s="5">
         <v>6273</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="D108" s="5">
-[...2 lines deleted...]
-      <c r="E108" s="5">
+      <c r="D108" s="6">
+        <v>0</v>
+      </c>
+      <c r="E108" s="8">
         <v>4</v>
       </c>
-      <c r="F108" s="5">
+      <c r="F108" s="6">
         <v>737.3</v>
       </c>
-      <c r="G108" s="5">
+      <c r="G108" s="6">
+        <f t="shared" si="2"/>
         <v>741.3</v>
       </c>
     </row>
-    <row r="109" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A109" s="5">
         <v>7</v>
       </c>
       <c r="B109" s="5">
         <v>6471</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="D109" s="5">
-[...2 lines deleted...]
-      <c r="E109" s="5">
+      <c r="D109" s="6">
+        <v>0</v>
+      </c>
+      <c r="E109" s="8">
         <v>4</v>
       </c>
-      <c r="F109" s="5">
+      <c r="F109" s="6">
         <v>372.3</v>
       </c>
-      <c r="G109" s="5">
+      <c r="G109" s="6">
+        <f t="shared" si="2"/>
         <v>376.3</v>
       </c>
     </row>
-    <row r="110" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A110" s="5">
         <v>7</v>
       </c>
       <c r="B110" s="5">
         <v>6536</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="D110" s="5">
-[...2 lines deleted...]
-      <c r="E110" s="5">
+      <c r="D110" s="6">
+        <v>0</v>
+      </c>
+      <c r="E110" s="8">
         <v>34</v>
       </c>
-      <c r="F110" s="5">
+      <c r="F110" s="6">
         <v>915</v>
       </c>
-      <c r="G110" s="5">
+      <c r="G110" s="6">
+        <f t="shared" si="2"/>
         <v>949</v>
       </c>
     </row>
-    <row r="111" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A111" s="5">
         <v>7</v>
       </c>
       <c r="B111" s="5">
         <v>6762</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="D111" s="5">
-[...2 lines deleted...]
-      <c r="E111" s="5">
+      <c r="D111" s="6">
+        <v>0</v>
+      </c>
+      <c r="E111" s="8">
         <v>41</v>
       </c>
-      <c r="F111" s="5">
+      <c r="F111" s="6">
         <v>598.1</v>
       </c>
-      <c r="G111" s="5">
+      <c r="G111" s="6">
+        <f t="shared" si="2"/>
         <v>639.1</v>
       </c>
     </row>
-    <row r="112" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A112" s="5">
         <v>7</v>
       </c>
       <c r="B112" s="5">
         <v>6795</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="D112" s="5">
+      <c r="D112" s="6">
         <v>22.7</v>
       </c>
-      <c r="E112" s="5">
+      <c r="E112" s="8">
         <v>1409</v>
       </c>
-      <c r="F112" s="5">
+      <c r="F112" s="6">
         <v>10524.2</v>
       </c>
-      <c r="G112" s="5">
+      <c r="G112" s="6">
+        <f t="shared" si="2"/>
         <v>11910.5</v>
       </c>
     </row>
-    <row r="113" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A113" s="5">
         <v>7</v>
       </c>
       <c r="B113" s="5">
         <v>6840</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="D113" s="5">
+      <c r="D113" s="6">
         <v>3.4</v>
       </c>
-      <c r="E113" s="5">
+      <c r="E113" s="8">
         <v>211</v>
       </c>
-      <c r="F113" s="5">
+      <c r="F113" s="6">
         <v>2054.9</v>
       </c>
-      <c r="G113" s="5">
+      <c r="G113" s="6">
+        <f t="shared" si="2"/>
         <v>2262.5</v>
       </c>
     </row>
-    <row r="114" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A114" s="5">
         <v>7</v>
       </c>
       <c r="B114" s="5">
         <v>6985</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="D114" s="5">
-[...2 lines deleted...]
-      <c r="E114" s="5">
+      <c r="D114" s="6">
+        <v>0</v>
+      </c>
+      <c r="E114" s="8">
         <v>7</v>
       </c>
-      <c r="F114" s="5">
+      <c r="F114" s="6">
         <v>706.9</v>
       </c>
-      <c r="G114" s="5">
+      <c r="G114" s="6">
+        <f t="shared" si="2"/>
         <v>713.9</v>
       </c>
     </row>
-    <row r="115" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A115" s="3" t="s">
         <v>329</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="5"/>
-[...2 lines deleted...]
-      <c r="G115" s="5">
+      <c r="D115" s="6"/>
+      <c r="E115" s="8"/>
+      <c r="F115" s="6"/>
+      <c r="G115" s="6">
         <f>SUBTOTAL(9,G62:G114)</f>
-        <v>63216.700000000012</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+        <v>63215.700000000012</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A116" s="5">
         <v>9</v>
       </c>
       <c r="B116" s="5">
         <v>243</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D116" s="5">
-[...2 lines deleted...]
-      <c r="E116" s="5">
+      <c r="D116" s="6">
+        <v>0</v>
+      </c>
+      <c r="E116" s="8">
         <v>31</v>
       </c>
-      <c r="F116" s="5">
+      <c r="F116" s="6">
         <v>219</v>
       </c>
-      <c r="G116" s="5">
+      <c r="G116" s="6">
+        <f t="shared" si="2"/>
         <v>250</v>
       </c>
     </row>
-    <row r="117" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A117" s="5">
         <v>9</v>
       </c>
       <c r="B117" s="5">
         <v>585</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D117" s="5">
-[...2 lines deleted...]
-      <c r="E117" s="5">
+      <c r="D117" s="6">
+        <v>0</v>
+      </c>
+      <c r="E117" s="8">
         <v>186</v>
       </c>
-      <c r="F117" s="5">
+      <c r="F117" s="6">
         <v>611.20000000000005</v>
       </c>
-      <c r="G117" s="5">
+      <c r="G117" s="6">
+        <f t="shared" si="2"/>
         <v>797.2</v>
       </c>
     </row>
-    <row r="118" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A118" s="5">
         <v>9</v>
       </c>
       <c r="B118" s="5">
         <v>603</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D118" s="5">
-[...2 lines deleted...]
-      <c r="E118" s="5">
+      <c r="D118" s="6">
+        <v>0</v>
+      </c>
+      <c r="E118" s="8">
         <v>5</v>
       </c>
-      <c r="F118" s="5">
+      <c r="F118" s="6">
         <v>155.4</v>
       </c>
-      <c r="G118" s="5">
+      <c r="G118" s="6">
+        <f t="shared" si="2"/>
         <v>160.4</v>
       </c>
     </row>
-    <row r="119" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A119" s="5">
         <v>9</v>
       </c>
       <c r="B119" s="5">
         <v>621</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D119" s="5">
-[...2 lines deleted...]
-      <c r="E119" s="5">
+      <c r="D119" s="6">
+        <v>0</v>
+      </c>
+      <c r="E119" s="8">
         <v>430</v>
       </c>
-      <c r="F119" s="5">
+      <c r="F119" s="6">
         <v>3776.9</v>
       </c>
-      <c r="G119" s="5">
+      <c r="G119" s="6">
+        <f t="shared" si="2"/>
         <v>4206.8999999999996</v>
       </c>
     </row>
-    <row r="120" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A120" s="5">
         <v>9</v>
       </c>
       <c r="B120" s="5">
         <v>918</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D120" s="5">
-[...2 lines deleted...]
-      <c r="E120" s="5">
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="8">
         <v>4</v>
       </c>
-      <c r="F120" s="5">
+      <c r="F120" s="6">
         <v>375</v>
       </c>
-      <c r="G120" s="5">
+      <c r="G120" s="6">
+        <f t="shared" si="2"/>
         <v>379</v>
       </c>
     </row>
-    <row r="121" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A121" s="5">
         <v>9</v>
       </c>
       <c r="B121" s="5">
         <v>936</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D121" s="5">
-[...2 lines deleted...]
-      <c r="E121" s="5">
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
+      <c r="E121" s="8">
         <v>25</v>
       </c>
-      <c r="F121" s="5">
+      <c r="F121" s="6">
         <v>746.4</v>
       </c>
-      <c r="G121" s="5">
+      <c r="G121" s="6">
+        <f t="shared" si="2"/>
         <v>771.4</v>
       </c>
     </row>
-    <row r="122" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A122" s="5">
         <v>9</v>
       </c>
       <c r="B122" s="5">
         <v>1082</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="D122" s="5">
+      <c r="D122" s="6">
         <v>0.5</v>
       </c>
-      <c r="E122" s="5">
+      <c r="E122" s="8">
         <v>172</v>
       </c>
-      <c r="F122" s="5">
+      <c r="F122" s="6">
         <v>1448.3</v>
       </c>
-      <c r="G122" s="5">
+      <c r="G122" s="6">
+        <f t="shared" si="2"/>
         <v>1619.8</v>
       </c>
     </row>
-    <row r="123" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A123" s="5">
         <v>9</v>
       </c>
       <c r="B123" s="5">
         <v>1278</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D123" s="5">
-[...2 lines deleted...]
-      <c r="E123" s="5">
+      <c r="D123" s="6">
+        <v>0</v>
+      </c>
+      <c r="E123" s="8">
         <v>179</v>
       </c>
-      <c r="F123" s="5">
+      <c r="F123" s="6">
         <v>3614.9</v>
       </c>
-      <c r="G123" s="5">
+      <c r="G123" s="6">
+        <f t="shared" si="2"/>
         <v>3793.9</v>
       </c>
     </row>
-    <row r="124" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A124" s="5">
         <v>9</v>
       </c>
       <c r="B124" s="5">
         <v>1368</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="D124" s="5">
-[...2 lines deleted...]
-      <c r="E124" s="5">
+      <c r="D124" s="6">
+        <v>0</v>
+      </c>
+      <c r="E124" s="8">
         <v>2</v>
       </c>
-      <c r="F124" s="5">
+      <c r="F124" s="6">
         <v>738.2</v>
       </c>
-      <c r="G124" s="5">
+      <c r="G124" s="6">
+        <f t="shared" si="2"/>
         <v>740.2</v>
       </c>
     </row>
-    <row r="125" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A125" s="5">
         <v>9</v>
       </c>
       <c r="B125" s="5">
         <v>1611</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="D125" s="5">
+      <c r="D125" s="6">
         <v>2.6</v>
       </c>
-      <c r="E125" s="5">
+      <c r="E125" s="8">
         <v>2152</v>
       </c>
-      <c r="F125" s="5">
+      <c r="F125" s="6">
         <v>13370.5</v>
       </c>
-      <c r="G125" s="5">
+      <c r="G125" s="6">
+        <f t="shared" si="2"/>
         <v>15519.9</v>
       </c>
     </row>
-    <row r="126" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A126" s="5">
         <v>9</v>
       </c>
       <c r="B126" s="5">
         <v>1675</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="D126" s="5">
-[...5 lines deleted...]
-      <c r="F126" s="5">
+      <c r="D126" s="6">
+        <v>0</v>
+      </c>
+      <c r="E126" s="8">
+        <v>0</v>
+      </c>
+      <c r="F126" s="6">
         <v>172</v>
       </c>
-      <c r="G126" s="5">
+      <c r="G126" s="6">
+        <f t="shared" si="2"/>
         <v>172</v>
       </c>
     </row>
-    <row r="127" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A127" s="5">
         <v>9</v>
       </c>
       <c r="B127" s="5">
         <v>1926</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D127" s="5">
-[...2 lines deleted...]
-      <c r="E127" s="5">
+      <c r="D127" s="6">
+        <v>0</v>
+      </c>
+      <c r="E127" s="8">
         <v>7</v>
       </c>
-      <c r="F127" s="5">
+      <c r="F127" s="6">
         <v>443.7</v>
       </c>
-      <c r="G127" s="5">
+      <c r="G127" s="6">
+        <f t="shared" si="2"/>
         <v>450.7</v>
       </c>
     </row>
-    <row r="128" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A128" s="5">
         <v>9</v>
       </c>
       <c r="B128" s="5">
         <v>1965</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D128" s="5">
+      <c r="D128" s="6">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E128" s="5">
+      <c r="E128" s="8">
         <v>5</v>
       </c>
-      <c r="F128" s="5">
+      <c r="F128" s="6">
         <v>519.1</v>
       </c>
-      <c r="G128" s="5">
+      <c r="G128" s="6">
+        <f t="shared" si="2"/>
         <v>519.5</v>
       </c>
     </row>
-    <row r="129" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A129" s="5">
         <v>9</v>
       </c>
       <c r="B129" s="5">
         <v>3841</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="D129" s="5">
-[...2 lines deleted...]
-      <c r="E129" s="5">
+      <c r="D129" s="6">
+        <v>0</v>
+      </c>
+      <c r="E129" s="8">
         <v>7</v>
       </c>
-      <c r="F129" s="5">
+      <c r="F129" s="6">
         <v>645.6</v>
       </c>
-      <c r="G129" s="5">
+      <c r="G129" s="6">
+        <f t="shared" si="2"/>
         <v>652.6</v>
       </c>
     </row>
-    <row r="130" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A130" s="5">
         <v>9</v>
       </c>
       <c r="B130" s="5">
         <v>4041</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D130" s="5">
+      <c r="D130" s="6">
         <v>0.2</v>
       </c>
-      <c r="E130" s="5">
+      <c r="E130" s="8">
         <v>151</v>
       </c>
-      <c r="F130" s="5">
+      <c r="F130" s="6">
         <v>1134.5999999999999</v>
       </c>
-      <c r="G130" s="5">
+      <c r="G130" s="6">
+        <f t="shared" si="2"/>
         <v>1285.3999999999999</v>
       </c>
     </row>
-    <row r="131" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A131" s="5">
         <v>9</v>
       </c>
       <c r="B131" s="5">
         <v>4581</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="D131" s="5">
+      <c r="D131" s="6">
         <v>0.1</v>
       </c>
-      <c r="E131" s="5">
+      <c r="E131" s="8">
         <v>283</v>
       </c>
-      <c r="F131" s="5">
+      <c r="F131" s="6">
         <v>4239.3</v>
       </c>
-      <c r="G131" s="5">
+      <c r="G131" s="6">
+        <f t="shared" si="2"/>
         <v>4522.2</v>
       </c>
     </row>
-    <row r="132" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A132" s="5">
         <v>9</v>
       </c>
       <c r="B132" s="5">
         <v>4773</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="D132" s="5">
-[...2 lines deleted...]
-      <c r="E132" s="5">
+      <c r="D132" s="6">
+        <v>0</v>
+      </c>
+      <c r="E132" s="8">
         <v>6</v>
       </c>
-      <c r="F132" s="5">
+      <c r="F132" s="6">
         <v>467.2</v>
       </c>
-      <c r="G132" s="5">
+      <c r="G132" s="6">
+        <f t="shared" si="2"/>
         <v>473.2</v>
       </c>
     </row>
-    <row r="133" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A133" s="5">
         <v>9</v>
       </c>
       <c r="B133" s="5">
         <v>4784</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="D133" s="5">
-[...2 lines deleted...]
-      <c r="E133" s="5">
+      <c r="D133" s="6">
+        <v>0</v>
+      </c>
+      <c r="E133" s="8">
         <v>95</v>
       </c>
-      <c r="F133" s="5">
+      <c r="F133" s="6">
         <v>2928.1</v>
       </c>
-      <c r="G133" s="5">
+      <c r="G133" s="6">
+        <f t="shared" si="2"/>
         <v>3023.1</v>
       </c>
     </row>
-    <row r="134" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A134" s="5">
         <v>9</v>
       </c>
       <c r="B134" s="5">
         <v>5250</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="D134" s="5">
+      <c r="D134" s="6">
         <v>0.7</v>
       </c>
-      <c r="E134" s="5">
+      <c r="E134" s="8">
         <v>282</v>
       </c>
-      <c r="F134" s="5">
+      <c r="F134" s="6">
         <v>5413.2</v>
       </c>
-      <c r="G134" s="5">
+      <c r="G134" s="6">
+        <f t="shared" si="2"/>
         <v>5694.5</v>
       </c>
     </row>
-    <row r="135" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A135" s="5">
         <v>9</v>
       </c>
       <c r="B135" s="5">
         <v>6975</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="D135" s="5">
-[...2 lines deleted...]
-      <c r="E135" s="5">
+      <c r="D135" s="6">
+        <v>0</v>
+      </c>
+      <c r="E135" s="8">
         <v>7</v>
       </c>
-      <c r="F135" s="5">
+      <c r="F135" s="6">
         <v>1237.0999999999999</v>
       </c>
-      <c r="G135" s="5">
+      <c r="G135" s="6">
+        <f t="shared" si="2"/>
         <v>1244.0999999999999</v>
       </c>
     </row>
-    <row r="136" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A136" s="5">
         <v>9</v>
       </c>
       <c r="B136" s="5">
         <v>7038</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="D136" s="5">
-[...2 lines deleted...]
-      <c r="E136" s="5">
+      <c r="D136" s="6">
+        <v>0</v>
+      </c>
+      <c r="E136" s="8">
         <v>5</v>
       </c>
-      <c r="F136" s="5">
+      <c r="F136" s="6">
         <v>774.2</v>
       </c>
-      <c r="G136" s="5">
+      <c r="G136" s="6">
+        <f t="shared" si="2"/>
         <v>779.2</v>
       </c>
     </row>
-    <row r="137" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A137" s="3" t="s">
         <v>330</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="5"/>
-      <c r="D137" s="5"/>
-[...2 lines deleted...]
-      <c r="G137" s="5">
+      <c r="D137" s="6"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="6"/>
+      <c r="G137" s="6">
         <f>SUBTOTAL(9,G116:G136)</f>
         <v>47055.19999999999</v>
       </c>
     </row>
-    <row r="138" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A138" s="5">
         <v>10</v>
       </c>
       <c r="B138" s="5">
         <v>99</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D138" s="5">
-[...2 lines deleted...]
-      <c r="E138" s="5">
+      <c r="D138" s="6">
+        <v>0</v>
+      </c>
+      <c r="E138" s="8">
         <v>23</v>
       </c>
-      <c r="F138" s="5">
+      <c r="F138" s="6">
         <v>526.29999999999995</v>
       </c>
-      <c r="G138" s="5">
+      <c r="G138" s="6">
+        <f t="shared" si="2"/>
         <v>549.29999999999995</v>
       </c>
     </row>
-    <row r="139" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A139" s="5">
         <v>10</v>
       </c>
       <c r="B139" s="5">
         <v>234</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D139" s="5">
+      <c r="D139" s="6">
         <v>0.5</v>
       </c>
-      <c r="E139" s="5">
+      <c r="E139" s="8">
         <v>70</v>
       </c>
-      <c r="F139" s="5">
+      <c r="F139" s="6">
         <v>1199.7</v>
       </c>
-      <c r="G139" s="5">
+      <c r="G139" s="6">
+        <f t="shared" si="2"/>
         <v>1269.2</v>
       </c>
     </row>
-    <row r="140" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A140" s="5">
         <v>10</v>
       </c>
       <c r="B140" s="5">
         <v>576</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D140" s="5">
-[...2 lines deleted...]
-      <c r="E140" s="5">
+      <c r="D140" s="6">
+        <v>0</v>
+      </c>
+      <c r="E140" s="8">
         <v>8</v>
       </c>
-      <c r="F140" s="5">
+      <c r="F140" s="6">
         <v>462.3</v>
       </c>
-      <c r="G140" s="5">
+      <c r="G140" s="6">
+        <f t="shared" si="2"/>
         <v>470.3</v>
       </c>
     </row>
-    <row r="141" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A141" s="5">
         <v>10</v>
       </c>
       <c r="B141" s="5">
         <v>609</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D141" s="5">
+      <c r="D141" s="6">
         <v>0.3</v>
       </c>
-      <c r="E141" s="5">
+      <c r="E141" s="8">
         <v>154</v>
       </c>
-      <c r="F141" s="5">
+      <c r="F141" s="6">
         <v>1426.1</v>
       </c>
-      <c r="G141" s="5">
+      <c r="G141" s="6">
+        <f t="shared" si="2"/>
         <v>1579.8</v>
       </c>
     </row>
-    <row r="142" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A142" s="5">
         <v>10</v>
       </c>
       <c r="B142" s="5">
         <v>1053</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D142" s="5">
+      <c r="D142" s="6">
         <v>18.899999999999999</v>
       </c>
-      <c r="E142" s="5">
+      <c r="E142" s="8">
         <v>2338</v>
       </c>
-      <c r="F142" s="5">
+      <c r="F142" s="6">
         <v>15901.2</v>
       </c>
-      <c r="G142" s="5">
+      <c r="G142" s="6">
+        <f t="shared" si="2"/>
         <v>18220.3</v>
       </c>
     </row>
-    <row r="143" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A143" s="5">
         <v>10</v>
       </c>
       <c r="B143" s="5">
         <v>1062</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D143" s="5">
-[...2 lines deleted...]
-      <c r="E143" s="5">
+      <c r="D143" s="6">
+        <v>0</v>
+      </c>
+      <c r="E143" s="8">
         <v>12</v>
       </c>
-      <c r="F143" s="5">
+      <c r="F143" s="6">
         <v>1080.0999999999999</v>
       </c>
-      <c r="G143" s="5">
+      <c r="G143" s="6">
+        <f t="shared" si="2"/>
         <v>1092.0999999999999</v>
       </c>
     </row>
-    <row r="144" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A144" s="5">
         <v>10</v>
       </c>
       <c r="B144" s="5">
         <v>1089</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D144" s="5">
-[...2 lines deleted...]
-      <c r="E144" s="5">
+      <c r="D144" s="6">
+        <v>0</v>
+      </c>
+      <c r="E144" s="8">
         <v>11</v>
       </c>
-      <c r="F144" s="5">
+      <c r="F144" s="6">
         <v>390.6</v>
       </c>
-      <c r="G144" s="5">
+      <c r="G144" s="6">
+        <f t="shared" si="2"/>
         <v>401.6</v>
       </c>
     </row>
-    <row r="145" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A145" s="5">
         <v>10</v>
       </c>
       <c r="B145" s="5">
         <v>1221</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D145" s="5">
-[...2 lines deleted...]
-      <c r="E145" s="5">
+      <c r="D145" s="6">
+        <v>0</v>
+      </c>
+      <c r="E145" s="8">
         <v>87</v>
       </c>
-      <c r="F145" s="5">
+      <c r="F145" s="6">
         <v>3204.4</v>
       </c>
-      <c r="G145" s="5">
+      <c r="G145" s="6">
+        <f t="shared" si="2"/>
         <v>3291.4</v>
       </c>
     </row>
-    <row r="146" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A146" s="5">
         <v>10</v>
       </c>
       <c r="B146" s="5">
         <v>1337</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D146" s="5">
-[...2 lines deleted...]
-      <c r="E146" s="5">
+      <c r="D146" s="6">
+        <v>0</v>
+      </c>
+      <c r="E146" s="8">
         <v>174</v>
       </c>
-      <c r="F146" s="5">
+      <c r="F146" s="6">
         <v>5026.6000000000004</v>
       </c>
-      <c r="G146" s="5">
+      <c r="G146" s="6">
+        <f t="shared" si="2"/>
         <v>5200.6000000000004</v>
       </c>
     </row>
-    <row r="147" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A147" s="5">
         <v>10</v>
       </c>
       <c r="B147" s="5">
         <v>2097</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D147" s="5">
-[...2 lines deleted...]
-      <c r="E147" s="5">
+      <c r="D147" s="6">
+        <v>0</v>
+      </c>
+      <c r="E147" s="8">
         <v>7</v>
       </c>
-      <c r="F147" s="5">
+      <c r="F147" s="6">
         <v>440.5</v>
       </c>
-      <c r="G147" s="5">
+      <c r="G147" s="6">
+        <f t="shared" si="2"/>
         <v>447.5</v>
       </c>
     </row>
-    <row r="148" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A148" s="5">
         <v>10</v>
       </c>
       <c r="B148" s="5">
         <v>2766</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D148" s="5">
-[...2 lines deleted...]
-      <c r="E148" s="5">
+      <c r="D148" s="6">
+        <v>0</v>
+      </c>
+      <c r="E148" s="8">
         <v>4</v>
       </c>
-      <c r="F148" s="5">
+      <c r="F148" s="6">
         <v>308</v>
       </c>
-      <c r="G148" s="5">
+      <c r="G148" s="6">
+        <f t="shared" si="2"/>
         <v>312</v>
       </c>
     </row>
-    <row r="149" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A149" s="5">
         <v>10</v>
       </c>
       <c r="B149" s="5">
         <v>2977</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="D149" s="5">
-[...2 lines deleted...]
-      <c r="E149" s="5">
+      <c r="D149" s="6">
+        <v>0</v>
+      </c>
+      <c r="E149" s="8">
         <v>23</v>
       </c>
-      <c r="F149" s="5">
+      <c r="F149" s="6">
         <v>563.70000000000005</v>
       </c>
-      <c r="G149" s="5">
+      <c r="G149" s="6">
+        <f t="shared" si="2"/>
         <v>586.70000000000005</v>
       </c>
     </row>
-    <row r="150" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A150" s="5">
         <v>10</v>
       </c>
       <c r="B150" s="5">
         <v>3141</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="D150" s="5">
+      <c r="D150" s="6">
         <v>14.4</v>
       </c>
-      <c r="E150" s="5">
+      <c r="E150" s="8">
         <v>1487</v>
       </c>
-      <c r="F150" s="5">
+      <c r="F150" s="6">
         <v>14369.6</v>
       </c>
-      <c r="G150" s="5">
+      <c r="G150" s="6">
+        <f t="shared" si="2"/>
         <v>15842.2</v>
       </c>
     </row>
-    <row r="151" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A151" s="5">
         <v>10</v>
       </c>
       <c r="B151" s="5">
         <v>3154</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D151" s="5">
-[...2 lines deleted...]
-      <c r="E151" s="5">
+      <c r="D151" s="6">
+        <v>0</v>
+      </c>
+      <c r="E151" s="8">
         <v>3</v>
       </c>
-      <c r="F151" s="5">
+      <c r="F151" s="6">
         <v>484.9</v>
       </c>
-      <c r="G151" s="5">
+      <c r="G151" s="6">
+        <f t="shared" si="2"/>
         <v>487.9</v>
       </c>
     </row>
-    <row r="152" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A152" s="5">
         <v>10</v>
       </c>
       <c r="B152" s="5">
         <v>3691</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="D152" s="5">
-[...2 lines deleted...]
-      <c r="E152" s="5">
+      <c r="D152" s="6">
+        <v>0</v>
+      </c>
+      <c r="E152" s="8">
         <v>1</v>
       </c>
-      <c r="F152" s="5">
+      <c r="F152" s="6">
         <v>676.1</v>
       </c>
-      <c r="G152" s="5">
+      <c r="G152" s="6">
+        <f t="shared" si="2"/>
         <v>677.1</v>
       </c>
     </row>
-    <row r="153" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A153" s="5">
         <v>10</v>
       </c>
       <c r="B153" s="5">
         <v>3715</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="D153" s="5">
-[...2 lines deleted...]
-      <c r="E153" s="5">
+      <c r="D153" s="6">
+        <v>0</v>
+      </c>
+      <c r="E153" s="8">
         <v>667</v>
       </c>
-      <c r="F153" s="5">
+      <c r="F153" s="6">
         <v>7448.7</v>
       </c>
-      <c r="G153" s="5">
+      <c r="G153" s="6">
+        <f t="shared" ref="G153:G216" si="3">E153+F153-D153</f>
         <v>8115.7</v>
       </c>
     </row>
-    <row r="154" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A154" s="5">
         <v>10</v>
       </c>
       <c r="B154" s="5">
         <v>3744</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="D154" s="5">
-[...2 lines deleted...]
-      <c r="E154" s="5">
+      <c r="D154" s="6">
+        <v>0</v>
+      </c>
+      <c r="E154" s="8">
         <v>6</v>
       </c>
-      <c r="F154" s="5">
+      <c r="F154" s="6">
         <v>670.7</v>
       </c>
-      <c r="G154" s="5">
+      <c r="G154" s="6">
+        <f t="shared" si="3"/>
         <v>676.7</v>
       </c>
     </row>
-    <row r="155" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A155" s="5">
         <v>10</v>
       </c>
       <c r="B155" s="5">
         <v>3816</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="D155" s="5">
-[...2 lines deleted...]
-      <c r="E155" s="5">
+      <c r="D155" s="6">
+        <v>0</v>
+      </c>
+      <c r="E155" s="8">
         <v>3</v>
       </c>
-      <c r="F155" s="5">
+      <c r="F155" s="6">
         <v>286.39999999999998</v>
       </c>
-      <c r="G155" s="5">
+      <c r="G155" s="6">
+        <f t="shared" si="3"/>
         <v>289.39999999999998</v>
       </c>
     </row>
-    <row r="156" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A156" s="5">
         <v>10</v>
       </c>
       <c r="B156" s="5">
         <v>4086</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D156" s="5">
+      <c r="D156" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E156" s="5">
+      <c r="E156" s="8">
         <v>107</v>
       </c>
-      <c r="F156" s="5">
+      <c r="F156" s="6">
         <v>1704.6</v>
       </c>
-      <c r="G156" s="5">
+      <c r="G156" s="6">
+        <f t="shared" si="3"/>
         <v>1810.5</v>
       </c>
     </row>
-    <row r="157" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A157" s="5">
         <v>10</v>
       </c>
       <c r="B157" s="5">
         <v>4269</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D157" s="5">
-[...2 lines deleted...]
-      <c r="E157" s="5">
+      <c r="D157" s="6">
+        <v>0</v>
+      </c>
+      <c r="E157" s="8">
         <v>5</v>
       </c>
-      <c r="F157" s="5">
+      <c r="F157" s="6">
         <v>478.5</v>
       </c>
-      <c r="G157" s="5">
+      <c r="G157" s="6">
+        <f t="shared" si="3"/>
         <v>483.5</v>
       </c>
     </row>
-    <row r="158" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A158" s="5">
         <v>10</v>
       </c>
       <c r="B158" s="5">
         <v>4271</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D158" s="5">
+      <c r="D158" s="6">
         <v>1.5</v>
       </c>
-      <c r="E158" s="5">
+      <c r="E158" s="8">
         <v>188</v>
       </c>
-      <c r="F158" s="5">
+      <c r="F158" s="6">
         <v>1150.0999999999999</v>
       </c>
-      <c r="G158" s="5">
+      <c r="G158" s="6">
+        <f t="shared" si="3"/>
         <v>1336.6</v>
       </c>
     </row>
-    <row r="159" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A159" s="5">
         <v>10</v>
       </c>
       <c r="B159" s="5">
         <v>4446</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D159" s="5">
-[...2 lines deleted...]
-      <c r="E159" s="5">
+      <c r="D159" s="6">
+        <v>0</v>
+      </c>
+      <c r="E159" s="8">
         <v>45</v>
       </c>
-      <c r="F159" s="5">
+      <c r="F159" s="6">
         <v>952.2</v>
       </c>
-      <c r="G159" s="5">
+      <c r="G159" s="6">
+        <f t="shared" si="3"/>
         <v>997.2</v>
       </c>
     </row>
-    <row r="160" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A160" s="5">
         <v>10</v>
       </c>
       <c r="B160" s="5">
         <v>4554</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="D160" s="5">
-[...2 lines deleted...]
-      <c r="E160" s="5">
+      <c r="D160" s="6">
+        <v>0</v>
+      </c>
+      <c r="E160" s="8">
         <v>31</v>
       </c>
-      <c r="F160" s="5">
+      <c r="F160" s="6">
         <v>1085.0999999999999</v>
       </c>
-      <c r="G160" s="5">
+      <c r="G160" s="6">
+        <f t="shared" si="3"/>
         <v>1116.0999999999999</v>
       </c>
     </row>
-    <row r="161" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A161" s="5">
         <v>10</v>
       </c>
       <c r="B161" s="5">
         <v>4777</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="D161" s="5">
-[...2 lines deleted...]
-      <c r="E161" s="5">
+      <c r="D161" s="6">
+        <v>0</v>
+      </c>
+      <c r="E161" s="8">
         <v>5</v>
       </c>
-      <c r="F161" s="5">
+      <c r="F161" s="6">
         <v>560.4</v>
       </c>
-      <c r="G161" s="5">
+      <c r="G161" s="6">
+        <f t="shared" si="3"/>
         <v>565.4</v>
       </c>
     </row>
-    <row r="162" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A162" s="5">
         <v>10</v>
       </c>
       <c r="B162" s="5">
         <v>4905</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="D162" s="5">
-[...2 lines deleted...]
-      <c r="E162" s="5">
+      <c r="D162" s="6">
+        <v>0</v>
+      </c>
+      <c r="E162" s="8">
         <v>8</v>
       </c>
-      <c r="F162" s="5">
+      <c r="F162" s="6">
         <v>181.9</v>
       </c>
-      <c r="G162" s="5">
+      <c r="G162" s="6">
+        <f t="shared" si="3"/>
         <v>189.9</v>
       </c>
     </row>
-    <row r="163" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A163" s="5">
         <v>10</v>
       </c>
       <c r="B163" s="5">
         <v>6093</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="D163" s="5">
-[...2 lines deleted...]
-      <c r="E163" s="5">
+      <c r="D163" s="6">
+        <v>0</v>
+      </c>
+      <c r="E163" s="8">
         <v>40</v>
       </c>
-      <c r="F163" s="5">
+      <c r="F163" s="6">
         <v>1464.7</v>
       </c>
-      <c r="G163" s="5">
+      <c r="G163" s="6">
+        <f t="shared" si="3"/>
         <v>1504.7</v>
       </c>
     </row>
-    <row r="164" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A164" s="5">
         <v>10</v>
       </c>
       <c r="B164" s="5">
         <v>6138</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="D164" s="5">
-[...2 lines deleted...]
-      <c r="E164" s="5">
+      <c r="D164" s="6">
+        <v>0</v>
+      </c>
+      <c r="E164" s="8">
         <v>12</v>
       </c>
-      <c r="F164" s="5">
+      <c r="F164" s="6">
         <v>403.5</v>
       </c>
-      <c r="G164" s="5">
+      <c r="G164" s="6">
+        <f t="shared" si="3"/>
         <v>415.5</v>
       </c>
     </row>
-    <row r="165" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A165" s="5">
         <v>10</v>
       </c>
       <c r="B165" s="5">
         <v>6408</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="D165" s="5">
-[...5 lines deleted...]
-      <c r="F165" s="5">
+      <c r="D165" s="6">
+        <v>0</v>
+      </c>
+      <c r="E165" s="8">
+        <v>0</v>
+      </c>
+      <c r="F165" s="6">
         <v>752.7</v>
       </c>
-      <c r="G165" s="5">
+      <c r="G165" s="6">
+        <f t="shared" si="3"/>
         <v>752.7</v>
       </c>
     </row>
-    <row r="166" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A166" s="5">
         <v>10</v>
       </c>
       <c r="B166" s="5">
         <v>6660</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="D166" s="5">
-[...2 lines deleted...]
-      <c r="E166" s="5">
+      <c r="D166" s="6">
+        <v>0</v>
+      </c>
+      <c r="E166" s="8">
         <v>14</v>
       </c>
-      <c r="F166" s="5">
+      <c r="F166" s="6">
         <v>1600.6</v>
       </c>
-      <c r="G166" s="5">
+      <c r="G166" s="6">
+        <f t="shared" si="3"/>
         <v>1614.6</v>
       </c>
     </row>
-    <row r="167" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A167" s="5">
         <v>10</v>
       </c>
       <c r="B167" s="5">
         <v>6768</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="D167" s="5">
-[...2 lines deleted...]
-      <c r="E167" s="5">
+      <c r="D167" s="6">
+        <v>0</v>
+      </c>
+      <c r="E167" s="8">
         <v>119</v>
       </c>
-      <c r="F167" s="5">
+      <c r="F167" s="6">
         <v>1577</v>
       </c>
-      <c r="G167" s="5">
+      <c r="G167" s="6">
+        <f t="shared" si="3"/>
         <v>1696</v>
       </c>
     </row>
-    <row r="168" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A168" s="5">
         <v>10</v>
       </c>
       <c r="B168" s="5">
         <v>6930</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="D168" s="5">
-[...2 lines deleted...]
-      <c r="E168" s="5">
+      <c r="D168" s="6">
+        <v>0</v>
+      </c>
+      <c r="E168" s="8">
         <v>12</v>
       </c>
-      <c r="F168" s="5">
+      <c r="F168" s="6">
         <v>818.2</v>
       </c>
-      <c r="G168" s="5">
+      <c r="G168" s="6">
+        <f t="shared" si="3"/>
         <v>830.2</v>
       </c>
     </row>
-    <row r="169" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A169" s="5">
         <v>10</v>
       </c>
       <c r="B169" s="5">
         <v>7029</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="D169" s="5">
+      <c r="D169" s="6">
         <v>0.1</v>
       </c>
-      <c r="E169" s="5">
+      <c r="E169" s="8">
         <v>97</v>
       </c>
-      <c r="F169" s="5">
+      <c r="F169" s="6">
         <v>1101.8</v>
       </c>
-      <c r="G169" s="5">
+      <c r="G169" s="6">
+        <f t="shared" si="3"/>
         <v>1198.7</v>
       </c>
     </row>
-    <row r="170" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A170" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="5"/>
-      <c r="D170" s="5"/>
-[...2 lines deleted...]
-      <c r="G170" s="5">
+      <c r="D170" s="6"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="6"/>
+      <c r="G170" s="6">
         <f>SUBTOTAL(9,G138:G169)</f>
         <v>74021.39999999998</v>
       </c>
     </row>
-    <row r="171" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A171" s="5">
         <v>11</v>
       </c>
       <c r="B171" s="5">
         <v>18</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D171" s="5">
-[...2 lines deleted...]
-      <c r="E171" s="5">
+      <c r="D171" s="6">
+        <v>0</v>
+      </c>
+      <c r="E171" s="8">
         <v>1</v>
       </c>
-      <c r="F171" s="5">
+      <c r="F171" s="6">
         <v>293.2</v>
       </c>
-      <c r="G171" s="5">
+      <c r="G171" s="6">
+        <f t="shared" si="3"/>
         <v>294.2</v>
       </c>
     </row>
-    <row r="172" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A172" s="5">
         <v>11</v>
       </c>
       <c r="B172" s="5">
         <v>27</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D172" s="5">
-[...2 lines deleted...]
-      <c r="E172" s="5">
+      <c r="D172" s="6">
+        <v>0</v>
+      </c>
+      <c r="E172" s="8">
         <v>62</v>
       </c>
-      <c r="F172" s="5">
+      <c r="F172" s="6">
         <v>2192.4</v>
       </c>
-      <c r="G172" s="5">
+      <c r="G172" s="6">
+        <f t="shared" si="3"/>
         <v>2254.4</v>
       </c>
     </row>
-    <row r="173" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A173" s="5">
         <v>11</v>
       </c>
       <c r="B173" s="5">
         <v>225</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D173" s="5">
+      <c r="D173" s="6">
         <v>2.1</v>
       </c>
-      <c r="E173" s="5">
+      <c r="E173" s="8">
         <v>170</v>
       </c>
-      <c r="F173" s="5">
+      <c r="F173" s="6">
         <v>4468.8999999999996</v>
       </c>
-      <c r="G173" s="5">
+      <c r="G173" s="6">
+        <f t="shared" si="3"/>
         <v>4636.7999999999993</v>
       </c>
     </row>
-    <row r="174" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A174" s="5">
         <v>11</v>
       </c>
       <c r="B174" s="5">
         <v>261</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D174" s="5">
+      <c r="D174" s="6">
         <v>2.4</v>
       </c>
-      <c r="E174" s="5">
+      <c r="E174" s="8">
         <v>1348</v>
       </c>
-      <c r="F174" s="5">
+      <c r="F174" s="6">
         <v>12682</v>
       </c>
-      <c r="G174" s="5">
+      <c r="G174" s="6">
+        <f t="shared" si="3"/>
         <v>14027.6</v>
       </c>
     </row>
-    <row r="175" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A175" s="5">
         <v>11</v>
       </c>
       <c r="B175" s="5">
         <v>414</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D175" s="5">
-[...2 lines deleted...]
-      <c r="E175" s="5">
+      <c r="D175" s="6">
+        <v>0</v>
+      </c>
+      <c r="E175" s="8">
         <v>9</v>
       </c>
-      <c r="F175" s="5">
+      <c r="F175" s="6">
         <v>521.1</v>
       </c>
-      <c r="G175" s="5">
+      <c r="G175" s="6">
+        <f t="shared" si="3"/>
         <v>530.1</v>
       </c>
     </row>
-    <row r="176" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A176" s="5">
         <v>11</v>
       </c>
       <c r="B176" s="5">
         <v>472</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D176" s="5">
-[...2 lines deleted...]
-      <c r="E176" s="5">
+      <c r="D176" s="6">
+        <v>0</v>
+      </c>
+      <c r="E176" s="8">
         <v>35</v>
       </c>
-      <c r="F176" s="5">
+      <c r="F176" s="6">
         <v>1767.7</v>
       </c>
-      <c r="G176" s="5">
+      <c r="G176" s="6">
+        <f t="shared" si="3"/>
         <v>1802.7</v>
       </c>
     </row>
-    <row r="177" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A177" s="5">
         <v>11</v>
       </c>
       <c r="B177" s="5">
         <v>513</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D177" s="5">
-[...2 lines deleted...]
-      <c r="E177" s="5">
+      <c r="D177" s="6">
+        <v>0</v>
+      </c>
+      <c r="E177" s="8">
         <v>4</v>
       </c>
-      <c r="F177" s="5">
+      <c r="F177" s="6">
         <v>347.1</v>
       </c>
-      <c r="G177" s="5">
+      <c r="G177" s="6">
+        <f t="shared" si="3"/>
         <v>351.1</v>
       </c>
     </row>
-    <row r="178" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A178" s="5">
         <v>11</v>
       </c>
       <c r="B178" s="5">
         <v>720</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D178" s="5">
-[...2 lines deleted...]
-      <c r="E178" s="5">
+      <c r="D178" s="6">
+        <v>0</v>
+      </c>
+      <c r="E178" s="8">
         <v>97</v>
       </c>
-      <c r="F178" s="5">
+      <c r="F178" s="6">
         <v>2636.4</v>
       </c>
-      <c r="G178" s="5">
+      <c r="G178" s="6">
+        <f t="shared" si="3"/>
         <v>2733.4</v>
       </c>
     </row>
-    <row r="179" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A179" s="5">
         <v>11</v>
       </c>
       <c r="B179" s="5">
         <v>729</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D179" s="5">
+      <c r="D179" s="6">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E179" s="5">
+      <c r="E179" s="8">
         <v>157</v>
       </c>
-      <c r="F179" s="5">
+      <c r="F179" s="6">
         <v>1999.6</v>
       </c>
-      <c r="G179" s="5">
+      <c r="G179" s="6">
+        <f t="shared" si="3"/>
         <v>2152.1999999999998</v>
       </c>
     </row>
-    <row r="180" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A180" s="5">
         <v>11</v>
       </c>
       <c r="B180" s="5">
         <v>981</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D180" s="5">
-[...2 lines deleted...]
-      <c r="E180" s="5">
+      <c r="D180" s="6">
+        <v>0</v>
+      </c>
+      <c r="E180" s="8">
         <v>84</v>
       </c>
-      <c r="F180" s="5">
+      <c r="F180" s="6">
         <v>1883.8</v>
       </c>
-      <c r="G180" s="5">
+      <c r="G180" s="6">
+        <f t="shared" si="3"/>
         <v>1967.8</v>
       </c>
     </row>
-    <row r="181" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A181" s="5">
         <v>11</v>
       </c>
       <c r="B181" s="5">
         <v>999</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D181" s="5">
+      <c r="D181" s="6">
         <v>19.100000000000001</v>
       </c>
-      <c r="E181" s="5">
+      <c r="E181" s="8">
         <v>984</v>
       </c>
-      <c r="F181" s="5">
+      <c r="F181" s="6">
         <v>1464.7</v>
       </c>
-      <c r="G181" s="5">
+      <c r="G181" s="6">
+        <f t="shared" si="3"/>
         <v>2429.6</v>
       </c>
     </row>
-    <row r="182" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A182" s="5">
         <v>11</v>
       </c>
       <c r="B182" s="5">
         <v>1332</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D182" s="5">
-[...2 lines deleted...]
-      <c r="E182" s="5">
+      <c r="D182" s="6">
+        <v>0</v>
+      </c>
+      <c r="E182" s="8">
         <v>6</v>
       </c>
-      <c r="F182" s="5">
+      <c r="F182" s="6">
         <v>663.4</v>
       </c>
-      <c r="G182" s="5">
+      <c r="G182" s="6">
+        <f t="shared" si="3"/>
         <v>669.4</v>
       </c>
     </row>
-    <row r="183" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A183" s="5">
         <v>11</v>
       </c>
       <c r="B183" s="5">
         <v>1350</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="D183" s="5">
-[...2 lines deleted...]
-      <c r="E183" s="5">
+      <c r="D183" s="6">
+        <v>0</v>
+      </c>
+      <c r="E183" s="8">
         <v>4</v>
       </c>
-      <c r="F183" s="5">
+      <c r="F183" s="6">
         <v>422</v>
       </c>
-      <c r="G183" s="5">
+      <c r="G183" s="6">
+        <f t="shared" si="3"/>
         <v>426</v>
       </c>
     </row>
-    <row r="184" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A184" s="5">
         <v>11</v>
       </c>
       <c r="B184" s="5">
         <v>1359</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="D184" s="5">
-[...2 lines deleted...]
-      <c r="E184" s="5">
+      <c r="D184" s="6">
+        <v>0</v>
+      </c>
+      <c r="E184" s="8">
         <v>2</v>
       </c>
-      <c r="F184" s="5">
+      <c r="F184" s="6">
         <v>440.5</v>
       </c>
-      <c r="G184" s="5">
+      <c r="G184" s="6">
+        <f t="shared" si="3"/>
         <v>442.5</v>
       </c>
     </row>
-    <row r="185" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A185" s="5">
         <v>11</v>
       </c>
       <c r="B185" s="5">
         <v>1413</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D185" s="5">
-[...2 lines deleted...]
-      <c r="E185" s="5">
+      <c r="D185" s="6">
+        <v>0</v>
+      </c>
+      <c r="E185" s="8">
         <v>2</v>
       </c>
-      <c r="F185" s="5">
+      <c r="F185" s="6">
         <v>440</v>
       </c>
-      <c r="G185" s="5">
+      <c r="G185" s="6">
+        <f t="shared" si="3"/>
         <v>442</v>
       </c>
     </row>
-    <row r="186" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A186" s="5">
         <v>11</v>
       </c>
       <c r="B186" s="5">
         <v>1576</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D186" s="5">
-[...2 lines deleted...]
-      <c r="E186" s="5">
+      <c r="D186" s="6">
+        <v>0</v>
+      </c>
+      <c r="E186" s="8">
         <v>156</v>
       </c>
-      <c r="F186" s="5">
+      <c r="F186" s="6">
         <v>3404.7</v>
       </c>
-      <c r="G186" s="5">
+      <c r="G186" s="6">
+        <f t="shared" si="3"/>
         <v>3560.7</v>
       </c>
     </row>
-    <row r="187" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A187" s="5">
         <v>11</v>
       </c>
       <c r="B187" s="5">
         <v>1737</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D187" s="5">
+      <c r="D187" s="6">
         <v>56.8</v>
       </c>
-      <c r="E187" s="5">
-[...2 lines deleted...]
-      <c r="F187" s="5">
+      <c r="E187" s="8">
+        <v>3152</v>
+      </c>
+      <c r="F187" s="6">
         <v>30159.7</v>
       </c>
-      <c r="G187" s="5">
-[...3 lines deleted...]
-    <row r="188" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G187" s="6">
+        <f t="shared" si="3"/>
+        <v>33254.899999999994</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A188" s="5">
         <v>11</v>
       </c>
       <c r="B188" s="5">
         <v>1953</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D188" s="5">
-[...2 lines deleted...]
-      <c r="E188" s="5">
+      <c r="D188" s="6">
+        <v>0</v>
+      </c>
+      <c r="E188" s="8">
         <v>9</v>
       </c>
-      <c r="F188" s="5">
+      <c r="F188" s="6">
         <v>573.4</v>
       </c>
-      <c r="G188" s="5">
+      <c r="G188" s="6">
+        <f t="shared" si="3"/>
         <v>582.4</v>
       </c>
     </row>
-    <row r="189" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A189" s="5">
         <v>11</v>
       </c>
       <c r="B189" s="5">
         <v>2151</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="D189" s="5">
-[...5 lines deleted...]
-      <c r="F189" s="5">
+      <c r="D189" s="6">
+        <v>0</v>
+      </c>
+      <c r="E189" s="8">
+        <v>0</v>
+      </c>
+      <c r="F189" s="6">
         <v>400.8</v>
       </c>
-      <c r="G189" s="5">
+      <c r="G189" s="6">
+        <f t="shared" si="3"/>
         <v>400.8</v>
       </c>
     </row>
-    <row r="190" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A190" s="5">
         <v>11</v>
       </c>
       <c r="B190" s="5">
         <v>2466</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D190" s="5">
-[...2 lines deleted...]
-      <c r="E190" s="5">
+      <c r="D190" s="6">
+        <v>0</v>
+      </c>
+      <c r="E190" s="8">
         <v>39</v>
       </c>
-      <c r="F190" s="5">
+      <c r="F190" s="6">
         <v>1593</v>
       </c>
-      <c r="G190" s="5">
+      <c r="G190" s="6">
+        <f t="shared" si="3"/>
         <v>1632</v>
       </c>
     </row>
-    <row r="191" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A191" s="5">
         <v>11</v>
       </c>
       <c r="B191" s="5">
         <v>2520</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="D191" s="5">
-[...2 lines deleted...]
-      <c r="E191" s="5">
+      <c r="D191" s="6">
+        <v>0</v>
+      </c>
+      <c r="E191" s="8">
         <v>32</v>
       </c>
-      <c r="F191" s="5">
+      <c r="F191" s="6">
         <v>302.3</v>
       </c>
-      <c r="G191" s="5">
+      <c r="G191" s="6">
+        <f t="shared" si="3"/>
         <v>334.3</v>
       </c>
     </row>
-    <row r="192" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A192" s="5">
         <v>11</v>
       </c>
       <c r="B192" s="5">
         <v>2754</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="D192" s="5">
-[...5 lines deleted...]
-      <c r="F192" s="5">
+      <c r="D192" s="6">
+        <v>0</v>
+      </c>
+      <c r="E192" s="8">
+        <v>0</v>
+      </c>
+      <c r="F192" s="6">
         <v>384.9</v>
       </c>
-      <c r="G192" s="5">
+      <c r="G192" s="6">
+        <f t="shared" si="3"/>
         <v>384.9</v>
       </c>
     </row>
-    <row r="193" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A193" s="5">
         <v>11</v>
       </c>
       <c r="B193" s="5">
         <v>3114</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="D193" s="5">
+      <c r="D193" s="6">
         <v>0.7</v>
       </c>
-      <c r="E193" s="5">
+      <c r="E193" s="8">
         <v>168</v>
       </c>
-      <c r="F193" s="5">
+      <c r="F193" s="6">
         <v>3337.8</v>
       </c>
-      <c r="G193" s="5">
+      <c r="G193" s="6">
+        <f t="shared" si="3"/>
         <v>3505.1000000000004</v>
       </c>
     </row>
-    <row r="194" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A194" s="5">
         <v>11</v>
       </c>
       <c r="B194" s="5">
         <v>3119</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="D194" s="5">
-[...2 lines deleted...]
-      <c r="E194" s="5">
+      <c r="D194" s="6">
+        <v>0</v>
+      </c>
+      <c r="E194" s="8">
         <v>26</v>
       </c>
-      <c r="F194" s="5">
+      <c r="F194" s="6">
         <v>798.9</v>
       </c>
-      <c r="G194" s="5">
+      <c r="G194" s="6">
+        <f t="shared" si="3"/>
         <v>824.9</v>
       </c>
     </row>
-    <row r="195" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A195" s="5">
         <v>11</v>
       </c>
       <c r="B195" s="5">
         <v>3231</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="D195" s="5">
-[...2 lines deleted...]
-      <c r="E195" s="5">
+      <c r="D195" s="6">
+        <v>0</v>
+      </c>
+      <c r="E195" s="8">
         <v>563</v>
       </c>
-      <c r="F195" s="5">
+      <c r="F195" s="6">
         <v>6673</v>
       </c>
-      <c r="G195" s="5">
+      <c r="G195" s="6">
+        <f t="shared" si="3"/>
         <v>7236</v>
       </c>
     </row>
-    <row r="196" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A196" s="5">
         <v>11</v>
       </c>
       <c r="B196" s="5">
         <v>3375</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="D196" s="5">
-[...2 lines deleted...]
-      <c r="E196" s="5">
+      <c r="D196" s="6">
+        <v>0</v>
+      </c>
+      <c r="E196" s="8">
         <v>51</v>
       </c>
-      <c r="F196" s="5">
+      <c r="F196" s="6">
         <v>1628.1</v>
       </c>
-      <c r="G196" s="5">
+      <c r="G196" s="6">
+        <f t="shared" si="3"/>
         <v>1679.1</v>
       </c>
     </row>
-    <row r="197" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A197" s="5">
         <v>11</v>
       </c>
       <c r="B197" s="5">
         <v>3906</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="D197" s="5">
-[...2 lines deleted...]
-      <c r="E197" s="5">
+      <c r="D197" s="6">
+        <v>0</v>
+      </c>
+      <c r="E197" s="8">
         <v>64</v>
       </c>
-      <c r="F197" s="5">
+      <c r="F197" s="6">
         <v>427.7</v>
       </c>
-      <c r="G197" s="5">
+      <c r="G197" s="6">
+        <f t="shared" si="3"/>
         <v>491.7</v>
       </c>
     </row>
-    <row r="198" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A198" s="5">
         <v>11</v>
       </c>
       <c r="B198" s="5">
         <v>3942</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D198" s="5">
-[...2 lines deleted...]
-      <c r="E198" s="5">
+      <c r="D198" s="6">
+        <v>0</v>
+      </c>
+      <c r="E198" s="8">
         <v>2</v>
       </c>
-      <c r="F198" s="5">
+      <c r="F198" s="6">
         <v>620.1</v>
       </c>
-      <c r="G198" s="5">
+      <c r="G198" s="6">
+        <f t="shared" si="3"/>
         <v>622.1</v>
       </c>
     </row>
-    <row r="199" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A199" s="5">
         <v>11</v>
       </c>
       <c r="B199" s="5">
         <v>4122</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="D199" s="5">
-[...2 lines deleted...]
-      <c r="E199" s="5">
+      <c r="D199" s="6">
+        <v>0</v>
+      </c>
+      <c r="E199" s="8">
         <v>41</v>
       </c>
-      <c r="F199" s="5">
+      <c r="F199" s="6">
         <v>466.8</v>
       </c>
-      <c r="G199" s="5">
+      <c r="G199" s="6">
+        <f t="shared" si="3"/>
         <v>507.8</v>
       </c>
     </row>
-    <row r="200" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A200" s="5">
         <v>11</v>
       </c>
       <c r="B200" s="5">
         <v>4212</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="D200" s="5">
-[...5 lines deleted...]
-      <c r="F200" s="5">
+      <c r="D200" s="6">
+        <v>0</v>
+      </c>
+      <c r="E200" s="8">
+        <v>0</v>
+      </c>
+      <c r="F200" s="6">
         <v>291.2</v>
       </c>
-      <c r="G200" s="5">
+      <c r="G200" s="6">
+        <f t="shared" si="3"/>
         <v>291.2</v>
       </c>
     </row>
-    <row r="201" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A201" s="5">
         <v>11</v>
       </c>
       <c r="B201" s="5">
         <v>4617</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="D201" s="5">
-[...2 lines deleted...]
-      <c r="E201" s="5">
+      <c r="D201" s="6">
+        <v>0</v>
+      </c>
+      <c r="E201" s="8">
         <v>22</v>
       </c>
-      <c r="F201" s="5">
+      <c r="F201" s="6">
         <v>1350.3</v>
       </c>
-      <c r="G201" s="5">
+      <c r="G201" s="6">
+        <f t="shared" si="3"/>
         <v>1372.3</v>
       </c>
     </row>
-    <row r="202" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A202" s="5">
         <v>11</v>
       </c>
       <c r="B202" s="5">
         <v>4725</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="D202" s="5">
+      <c r="D202" s="6">
         <v>0.8</v>
       </c>
-      <c r="E202" s="5">
+      <c r="E202" s="8">
         <v>109</v>
       </c>
-      <c r="F202" s="5">
+      <c r="F202" s="9">
         <v>2808.5</v>
       </c>
-      <c r="G202" s="5">
+      <c r="G202" s="9">
+        <f t="shared" si="3"/>
         <v>2916.7</v>
       </c>
     </row>
-    <row r="203" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A203" s="5">
         <v>11</v>
       </c>
       <c r="B203" s="5">
         <v>4779</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="D203" s="5">
-[...2 lines deleted...]
-      <c r="E203" s="5">
+      <c r="D203" s="6">
+        <v>0</v>
+      </c>
+      <c r="E203" s="8">
         <v>68</v>
       </c>
-      <c r="F203" s="5">
+      <c r="F203" s="9">
         <v>2156.9</v>
       </c>
-      <c r="G203" s="5">
+      <c r="G203" s="9">
+        <f t="shared" si="3"/>
         <v>2224.9</v>
       </c>
     </row>
-    <row r="204" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A204" s="5">
         <v>11</v>
       </c>
       <c r="B204" s="5">
         <v>4797</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="D204" s="5">
-[...2 lines deleted...]
-      <c r="E204" s="5">
+      <c r="D204" s="6">
+        <v>0</v>
+      </c>
+      <c r="E204" s="8">
         <v>211</v>
       </c>
-      <c r="F204" s="5">
+      <c r="F204" s="6">
         <v>3494.8</v>
       </c>
-      <c r="G204" s="5">
+      <c r="G204" s="6">
+        <f t="shared" si="3"/>
         <v>3705.8</v>
       </c>
     </row>
-    <row r="205" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A205" s="5">
         <v>11</v>
       </c>
       <c r="B205" s="5">
         <v>4878</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D205" s="5">
-[...2 lines deleted...]
-      <c r="E205" s="5">
+      <c r="D205" s="6">
+        <v>0</v>
+      </c>
+      <c r="E205" s="8">
         <v>24</v>
       </c>
-      <c r="F205" s="5">
+      <c r="F205" s="6">
         <v>521.20000000000005</v>
       </c>
-      <c r="G205" s="5">
+      <c r="G205" s="6">
+        <f t="shared" si="3"/>
         <v>545.20000000000005</v>
       </c>
     </row>
-    <row r="206" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A206" s="5">
         <v>11</v>
       </c>
       <c r="B206" s="5">
         <v>5121</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="D206" s="5">
-[...2 lines deleted...]
-      <c r="E206" s="5">
+      <c r="D206" s="6">
+        <v>0</v>
+      </c>
+      <c r="E206" s="8">
         <v>4</v>
       </c>
-      <c r="F206" s="5">
+      <c r="F206" s="6">
         <v>634.9</v>
       </c>
-      <c r="G206" s="5">
+      <c r="G206" s="6">
+        <f t="shared" si="3"/>
         <v>638.9</v>
       </c>
     </row>
-    <row r="207" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A207" s="5">
         <v>11</v>
       </c>
       <c r="B207" s="5">
         <v>5160</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="D207" s="5">
-[...2 lines deleted...]
-      <c r="E207" s="5">
+      <c r="D207" s="6">
+        <v>0</v>
+      </c>
+      <c r="E207" s="8">
         <v>24</v>
       </c>
-      <c r="F207" s="5">
+      <c r="F207" s="6">
         <v>944.1</v>
       </c>
-      <c r="G207" s="5">
+      <c r="G207" s="6">
+        <f t="shared" si="3"/>
         <v>968.1</v>
       </c>
     </row>
-    <row r="208" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A208" s="5">
         <v>11</v>
       </c>
       <c r="B208" s="5">
         <v>5166</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="D208" s="5">
+      <c r="D208" s="6">
         <v>4.5</v>
       </c>
-      <c r="E208" s="5">
+      <c r="E208" s="8">
         <v>647</v>
       </c>
-      <c r="F208" s="5">
+      <c r="F208" s="6">
         <v>2103.5</v>
       </c>
-      <c r="G208" s="5">
+      <c r="G208" s="6">
+        <f t="shared" si="3"/>
         <v>2746</v>
       </c>
     </row>
-    <row r="209" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A209" s="5">
         <v>11</v>
       </c>
       <c r="B209" s="5">
         <v>5184</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="D209" s="5">
+      <c r="D209" s="6">
         <v>7.2</v>
       </c>
-      <c r="E209" s="5">
+      <c r="E209" s="8">
         <v>96</v>
       </c>
-      <c r="F209" s="5">
+      <c r="F209" s="6">
         <v>1796.4</v>
       </c>
-      <c r="G209" s="5">
+      <c r="G209" s="6">
+        <f t="shared" si="3"/>
         <v>1885.2</v>
       </c>
     </row>
-    <row r="210" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A210" s="5">
         <v>11</v>
       </c>
       <c r="B210" s="5">
         <v>5256</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="D210" s="5">
-[...2 lines deleted...]
-      <c r="E210" s="5">
+      <c r="D210" s="6">
+        <v>0</v>
+      </c>
+      <c r="E210" s="8">
         <v>1</v>
       </c>
-      <c r="F210" s="5">
+      <c r="F210" s="6">
         <v>685.4</v>
       </c>
-      <c r="G210" s="5">
+      <c r="G210" s="6">
+        <f t="shared" si="3"/>
         <v>686.4</v>
       </c>
     </row>
-    <row r="211" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A211" s="5">
         <v>11</v>
       </c>
       <c r="B211" s="5">
         <v>5643</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="D211" s="5">
-[...2 lines deleted...]
-      <c r="E211" s="5">
+      <c r="D211" s="6">
+        <v>0</v>
+      </c>
+      <c r="E211" s="8">
         <v>8</v>
       </c>
-      <c r="F211" s="5">
+      <c r="F211" s="6">
         <v>1001.9</v>
       </c>
-      <c r="G211" s="5">
+      <c r="G211" s="6">
+        <f t="shared" si="3"/>
         <v>1009.9</v>
       </c>
     </row>
-    <row r="212" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A212" s="5">
         <v>11</v>
       </c>
       <c r="B212" s="5">
         <v>5805</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D212" s="5">
+      <c r="D212" s="6">
         <v>0.3</v>
       </c>
-      <c r="E212" s="5">
+      <c r="E212" s="8">
         <v>81</v>
       </c>
-      <c r="F212" s="5">
+      <c r="F212" s="6">
         <v>998.9</v>
       </c>
-      <c r="G212" s="5">
+      <c r="G212" s="6">
+        <f t="shared" si="3"/>
         <v>1079.6000000000001</v>
       </c>
     </row>
-    <row r="213" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A213" s="5">
         <v>11</v>
       </c>
       <c r="B213" s="5">
         <v>6094</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="D213" s="5">
-[...2 lines deleted...]
-      <c r="E213" s="5">
+      <c r="D213" s="6">
+        <v>0</v>
+      </c>
+      <c r="E213" s="8">
         <v>14</v>
       </c>
-      <c r="F213" s="5">
+      <c r="F213" s="6">
         <v>470</v>
       </c>
-      <c r="G213" s="5">
+      <c r="G213" s="6">
+        <f t="shared" si="3"/>
         <v>484</v>
       </c>
     </row>
-    <row r="214" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A214" s="5">
         <v>11</v>
       </c>
       <c r="B214" s="5">
         <v>6101</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="D214" s="5">
-[...2 lines deleted...]
-      <c r="E214" s="5">
+      <c r="D214" s="6">
+        <v>0</v>
+      </c>
+      <c r="E214" s="8">
         <v>456</v>
       </c>
-      <c r="F214" s="5">
+      <c r="F214" s="6">
         <v>7299.6</v>
       </c>
-      <c r="G214" s="5">
+      <c r="G214" s="6">
+        <f t="shared" si="3"/>
         <v>7755.6</v>
       </c>
     </row>
-    <row r="215" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A215" s="5">
         <v>11</v>
       </c>
       <c r="B215" s="5">
         <v>6264</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="D215" s="5">
-[...2 lines deleted...]
-      <c r="E215" s="5">
+      <c r="D215" s="6">
+        <v>0</v>
+      </c>
+      <c r="E215" s="8">
         <v>5</v>
       </c>
-      <c r="F215" s="5">
+      <c r="F215" s="6">
         <v>938.9</v>
       </c>
-      <c r="G215" s="5">
+      <c r="G215" s="6">
+        <f t="shared" si="3"/>
         <v>943.9</v>
       </c>
     </row>
-    <row r="216" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A216" s="5">
         <v>11</v>
       </c>
       <c r="B216" s="5">
         <v>6512</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="D216" s="5">
-[...2 lines deleted...]
-      <c r="E216" s="5">
+      <c r="D216" s="6">
+        <v>0</v>
+      </c>
+      <c r="E216" s="8">
         <v>15</v>
       </c>
-      <c r="F216" s="5">
+      <c r="F216" s="6">
         <v>273.8</v>
       </c>
-      <c r="G216" s="5">
+      <c r="G216" s="6">
+        <f t="shared" si="3"/>
         <v>288.8</v>
       </c>
     </row>
-    <row r="217" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A217" s="5">
         <v>11</v>
       </c>
       <c r="B217" s="5">
         <v>6561</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="D217" s="5">
-[...2 lines deleted...]
-      <c r="E217" s="5">
+      <c r="D217" s="6">
+        <v>0</v>
+      </c>
+      <c r="E217" s="8">
         <v>5</v>
       </c>
-      <c r="F217" s="5">
+      <c r="F217" s="6">
         <v>314.2</v>
       </c>
-      <c r="G217" s="5">
+      <c r="G217" s="6">
+        <f t="shared" ref="G217:G280" si="4">E217+F217-D217</f>
         <v>319.2</v>
       </c>
     </row>
-    <row r="218" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A218" s="5">
         <v>11</v>
       </c>
       <c r="B218" s="5">
         <v>6579</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="D218" s="5">
+      <c r="D218" s="6">
         <v>19.3</v>
       </c>
-      <c r="E218" s="5">
-[...2 lines deleted...]
-      <c r="F218" s="5">
+      <c r="E218" s="8">
+        <v>483</v>
+      </c>
+      <c r="F218" s="6">
         <v>3339.6</v>
       </c>
-      <c r="G218" s="5">
-[...3 lines deleted...]
-    <row r="219" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G218" s="6">
+        <f t="shared" si="4"/>
+        <v>3803.2999999999997</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A219" s="5">
         <v>11</v>
       </c>
       <c r="B219" s="5">
         <v>6615</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="D219" s="5">
-[...2 lines deleted...]
-      <c r="E219" s="5">
+      <c r="D219" s="6">
+        <v>0</v>
+      </c>
+      <c r="E219" s="8">
         <v>54</v>
       </c>
-      <c r="F219" s="5">
+      <c r="F219" s="6">
         <v>983.8</v>
       </c>
-      <c r="G219" s="5">
+      <c r="G219" s="6">
+        <f t="shared" si="4"/>
         <v>1037.8</v>
       </c>
     </row>
-    <row r="220" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A220" s="5">
         <v>11</v>
       </c>
       <c r="B220" s="5">
         <v>6822</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="D220" s="5">
+      <c r="D220" s="6">
         <v>0.3</v>
       </c>
-      <c r="E220" s="5">
-[...2 lines deleted...]
-      <c r="F220" s="5">
+      <c r="E220" s="8">
+        <v>1516</v>
+      </c>
+      <c r="F220" s="6">
         <v>14411.6</v>
       </c>
-      <c r="G220" s="5">
-[...3 lines deleted...]
-    <row r="221" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G220" s="6">
+        <f t="shared" si="4"/>
+        <v>15927.300000000001</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A221" s="5">
         <v>11</v>
       </c>
       <c r="B221" s="5">
         <v>6957</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D221" s="5">
+      <c r="D221" s="6">
         <v>15</v>
       </c>
-      <c r="E221" s="5">
-[...2 lines deleted...]
-      <c r="F221" s="5">
+      <c r="E221" s="8">
+        <v>1374</v>
+      </c>
+      <c r="F221" s="6">
         <v>8249.4</v>
       </c>
-      <c r="G221" s="5">
-[...3 lines deleted...]
-    <row r="222" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G221" s="6">
+        <f t="shared" si="4"/>
+        <v>9608.4</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A222" s="5">
         <v>11</v>
       </c>
       <c r="B222" s="5">
         <v>7056</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="D222" s="5">
-[...2 lines deleted...]
-      <c r="E222" s="5">
+      <c r="D222" s="6">
+        <v>0</v>
+      </c>
+      <c r="E222" s="8">
         <v>29</v>
       </c>
-      <c r="F222" s="5">
+      <c r="F222" s="6">
         <v>1630.6</v>
       </c>
-      <c r="G222" s="5">
+      <c r="G222" s="6">
+        <f t="shared" si="4"/>
         <v>1659.6</v>
       </c>
     </row>
-    <row r="223" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A223" s="5">
         <v>11</v>
       </c>
       <c r="B223" s="5">
         <v>7110</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="D223" s="5">
-[...2 lines deleted...]
-      <c r="E223" s="5">
+      <c r="D223" s="6">
+        <v>0</v>
+      </c>
+      <c r="E223" s="8">
         <v>34</v>
       </c>
-      <c r="F223" s="5">
+      <c r="F223" s="6">
         <v>1114.3</v>
       </c>
-      <c r="G223" s="5">
+      <c r="G223" s="6">
+        <f t="shared" si="4"/>
         <v>1148.3</v>
       </c>
     </row>
-    <row r="224" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A224" s="3" t="s">
         <v>332</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
-      <c r="D224" s="5"/>
-[...2 lines deleted...]
-      <c r="G224" s="5">
+      <c r="D224" s="6"/>
+      <c r="E224" s="8"/>
+      <c r="F224" s="6"/>
+      <c r="G224" s="6">
         <f>SUBTOTAL(9,G171:G223)</f>
         <v>153222.89999999997</v>
       </c>
     </row>
-    <row r="225" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A225" s="5">
         <v>12</v>
       </c>
       <c r="B225" s="5">
         <v>63</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D225" s="5">
-[...2 lines deleted...]
-      <c r="E225" s="5">
+      <c r="D225" s="6">
+        <v>0</v>
+      </c>
+      <c r="E225" s="8">
         <v>21</v>
       </c>
-      <c r="F225" s="5">
+      <c r="F225" s="6">
         <v>515.20000000000005</v>
       </c>
-      <c r="G225" s="5">
+      <c r="G225" s="6">
+        <f t="shared" si="4"/>
         <v>536.20000000000005</v>
       </c>
     </row>
-    <row r="226" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A226" s="5">
         <v>12</v>
       </c>
       <c r="B226" s="5">
         <v>355</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D226" s="5">
-[...2 lines deleted...]
-      <c r="E226" s="5">
+      <c r="D226" s="6">
+        <v>0</v>
+      </c>
+      <c r="E226" s="8">
         <v>64</v>
       </c>
-      <c r="F226" s="5">
+      <c r="F226" s="6">
         <v>267.60000000000002</v>
       </c>
-      <c r="G226" s="5">
+      <c r="G226" s="6">
+        <f t="shared" si="4"/>
         <v>331.6</v>
       </c>
     </row>
-    <row r="227" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A227" s="5">
         <v>12</v>
       </c>
       <c r="B227" s="5">
         <v>747</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D227" s="5">
+      <c r="D227" s="6">
         <v>3.9</v>
       </c>
-      <c r="E227" s="5">
+      <c r="E227" s="8">
         <v>409</v>
       </c>
-      <c r="F227" s="5">
+      <c r="F227" s="6">
         <v>531.20000000000005</v>
       </c>
-      <c r="G227" s="5">
+      <c r="G227" s="6">
+        <f t="shared" si="4"/>
         <v>936.30000000000007</v>
       </c>
     </row>
-    <row r="228" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A228" s="5">
         <v>12</v>
       </c>
       <c r="B228" s="5">
         <v>1095</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="D228" s="5">
-[...2 lines deleted...]
-      <c r="E228" s="5">
+      <c r="D228" s="6">
+        <v>0</v>
+      </c>
+      <c r="E228" s="8">
         <v>148</v>
       </c>
-      <c r="F228" s="5">
+      <c r="F228" s="6">
         <v>710.7</v>
       </c>
-      <c r="G228" s="5">
+      <c r="G228" s="6">
+        <f t="shared" si="4"/>
         <v>858.7</v>
       </c>
     </row>
-    <row r="229" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A229" s="5">
         <v>12</v>
       </c>
       <c r="B229" s="5">
         <v>1134</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D229" s="5">
-[...2 lines deleted...]
-      <c r="E229" s="5">
+      <c r="D229" s="6">
+        <v>0</v>
+      </c>
+      <c r="E229" s="8">
         <v>7</v>
       </c>
-      <c r="F229" s="5">
+      <c r="F229" s="6">
         <v>263.5</v>
       </c>
-      <c r="G229" s="5">
+      <c r="G229" s="6">
+        <f t="shared" si="4"/>
         <v>270.5</v>
       </c>
     </row>
-    <row r="230" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A230" s="5">
         <v>12</v>
       </c>
       <c r="B230" s="5">
         <v>1152</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D230" s="5">
-[...2 lines deleted...]
-      <c r="E230" s="5">
+      <c r="D230" s="6">
+        <v>0</v>
+      </c>
+      <c r="E230" s="8">
         <v>6</v>
       </c>
-      <c r="F230" s="5">
+      <c r="F230" s="6">
         <v>1026.8</v>
       </c>
-      <c r="G230" s="5">
+      <c r="G230" s="6">
+        <f t="shared" si="4"/>
         <v>1032.8</v>
       </c>
     </row>
-    <row r="231" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A231" s="5">
         <v>12</v>
       </c>
       <c r="B231" s="5">
         <v>1701</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D231" s="5">
+      <c r="D231" s="6">
         <v>0.3</v>
       </c>
-      <c r="E231" s="5">
+      <c r="E231" s="8">
         <v>146</v>
       </c>
-      <c r="F231" s="5">
+      <c r="F231" s="6">
         <v>1946.4</v>
       </c>
-      <c r="G231" s="5">
+      <c r="G231" s="6">
+        <f t="shared" si="4"/>
         <v>2092.1</v>
       </c>
     </row>
-    <row r="232" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A232" s="5">
         <v>12</v>
       </c>
       <c r="B232" s="5">
         <v>1975</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D232" s="5">
-[...5 lines deleted...]
-      <c r="F232" s="5">
+      <c r="D232" s="6">
+        <v>0</v>
+      </c>
+      <c r="E232" s="8">
+        <v>0</v>
+      </c>
+      <c r="F232" s="6">
         <v>335</v>
       </c>
-      <c r="G232" s="5">
+      <c r="G232" s="6">
+        <f t="shared" si="4"/>
         <v>335</v>
       </c>
     </row>
-    <row r="233" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A233" s="5">
         <v>12</v>
       </c>
       <c r="B233" s="5">
         <v>2376</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="D233" s="5">
-[...2 lines deleted...]
-      <c r="E233" s="5">
+      <c r="D233" s="6">
+        <v>0</v>
+      </c>
+      <c r="E233" s="8">
         <v>2</v>
       </c>
-      <c r="F233" s="5">
+      <c r="F233" s="6">
         <v>452.7</v>
       </c>
-      <c r="G233" s="5">
+      <c r="G233" s="6">
+        <f t="shared" si="4"/>
         <v>454.7</v>
       </c>
     </row>
-    <row r="234" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A234" s="5">
         <v>12</v>
       </c>
       <c r="B234" s="5">
         <v>2457</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="D234" s="5">
-[...2 lines deleted...]
-      <c r="E234" s="5">
+      <c r="D234" s="6">
+        <v>0</v>
+      </c>
+      <c r="E234" s="8">
         <v>16</v>
       </c>
-      <c r="F234" s="5">
+      <c r="F234" s="6">
         <v>405.2</v>
       </c>
-      <c r="G234" s="5">
+      <c r="G234" s="6">
+        <f t="shared" si="4"/>
         <v>421.2</v>
       </c>
     </row>
-    <row r="235" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A235" s="5">
         <v>12</v>
       </c>
       <c r="B235" s="5">
         <v>2862</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="D235" s="5">
-[...2 lines deleted...]
-      <c r="E235" s="5">
+      <c r="D235" s="6">
+        <v>0</v>
+      </c>
+      <c r="E235" s="8">
         <v>141</v>
       </c>
-      <c r="F235" s="5">
+      <c r="F235" s="6">
         <v>606.1</v>
       </c>
-      <c r="G235" s="5">
+      <c r="G235" s="6">
+        <f t="shared" si="4"/>
         <v>747.1</v>
       </c>
     </row>
-    <row r="236" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A236" s="5">
         <v>12</v>
       </c>
       <c r="B236" s="5">
         <v>2988</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="D236" s="5">
-[...2 lines deleted...]
-      <c r="E236" s="5">
+      <c r="D236" s="6">
+        <v>0</v>
+      </c>
+      <c r="E236" s="8">
         <v>19</v>
       </c>
-      <c r="F236" s="5">
+      <c r="F236" s="6">
         <v>559.70000000000005</v>
       </c>
-      <c r="G236" s="5">
+      <c r="G236" s="6">
+        <f t="shared" si="4"/>
         <v>578.70000000000005</v>
       </c>
     </row>
-    <row r="237" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A237" s="5">
         <v>12</v>
       </c>
       <c r="B237" s="5">
         <v>3348</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="D237" s="5">
-[...2 lines deleted...]
-      <c r="E237" s="5">
+      <c r="D237" s="6">
+        <v>0</v>
+      </c>
+      <c r="E237" s="8">
         <v>7</v>
       </c>
-      <c r="F237" s="5">
+      <c r="F237" s="6">
         <v>461.1</v>
       </c>
-      <c r="G237" s="5">
+      <c r="G237" s="6">
+        <f t="shared" si="4"/>
         <v>468.1</v>
       </c>
     </row>
-    <row r="238" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A238" s="5">
         <v>12</v>
       </c>
       <c r="B238" s="5">
         <v>3555</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="D238" s="5">
-[...2 lines deleted...]
-      <c r="E238" s="5">
+      <c r="D238" s="6">
+        <v>0</v>
+      </c>
+      <c r="E238" s="8">
         <v>27</v>
       </c>
-      <c r="F238" s="5">
+      <c r="F238" s="6">
         <v>601.20000000000005</v>
       </c>
-      <c r="G238" s="5">
+      <c r="G238" s="6">
+        <f t="shared" si="4"/>
         <v>628.20000000000005</v>
       </c>
     </row>
-    <row r="239" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A239" s="5">
         <v>12</v>
       </c>
       <c r="B239" s="5">
         <v>3600</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="D239" s="5">
+      <c r="D239" s="6">
         <v>2.4</v>
       </c>
-      <c r="E239" s="5">
+      <c r="E239" s="8">
         <v>475</v>
       </c>
-      <c r="F239" s="5">
+      <c r="F239" s="6">
         <v>2146.1</v>
       </c>
-      <c r="G239" s="5">
+      <c r="G239" s="6">
+        <f t="shared" si="4"/>
         <v>2618.6999999999998</v>
       </c>
     </row>
-    <row r="240" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A240" s="5">
         <v>12</v>
       </c>
       <c r="B240" s="5">
         <v>4033</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="D240" s="5">
-[...2 lines deleted...]
-      <c r="E240" s="5">
+      <c r="D240" s="6">
+        <v>0</v>
+      </c>
+      <c r="E240" s="8">
         <v>33</v>
       </c>
-      <c r="F240" s="5">
+      <c r="F240" s="6">
         <v>535.5</v>
       </c>
-      <c r="G240" s="5">
+      <c r="G240" s="6">
+        <f t="shared" si="4"/>
         <v>568.5</v>
       </c>
     </row>
-    <row r="241" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A241" s="5">
         <v>12</v>
       </c>
       <c r="B241" s="5">
         <v>4068</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="D241" s="5">
-[...2 lines deleted...]
-      <c r="E241" s="5">
+      <c r="D241" s="6">
+        <v>0</v>
+      </c>
+      <c r="E241" s="8">
         <v>7</v>
       </c>
-      <c r="F241" s="5">
+      <c r="F241" s="6">
         <v>454.3</v>
       </c>
-      <c r="G241" s="5">
+      <c r="G241" s="6">
+        <f t="shared" si="4"/>
         <v>461.3</v>
       </c>
     </row>
-    <row r="242" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A242" s="5">
         <v>12</v>
       </c>
       <c r="B242" s="5">
         <v>4149</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="D242" s="5">
+      <c r="D242" s="6">
         <v>13.2</v>
       </c>
-      <c r="E242" s="5">
+      <c r="E242" s="8">
         <v>549</v>
       </c>
-      <c r="F242" s="5">
+      <c r="F242" s="6">
         <v>1491.6</v>
       </c>
-      <c r="G242" s="5">
+      <c r="G242" s="6">
+        <f t="shared" si="4"/>
         <v>2027.3999999999999</v>
       </c>
     </row>
-    <row r="243" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A243" s="5">
         <v>12</v>
       </c>
       <c r="B243" s="5">
         <v>4860</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="D243" s="5">
-[...2 lines deleted...]
-      <c r="E243" s="5">
+      <c r="D243" s="6">
+        <v>0</v>
+      </c>
+      <c r="E243" s="8">
         <v>23</v>
       </c>
-      <c r="F243" s="5">
+      <c r="F243" s="6">
         <v>873.2</v>
       </c>
-      <c r="G243" s="5">
+      <c r="G243" s="6">
+        <f t="shared" si="4"/>
         <v>896.2</v>
       </c>
     </row>
-    <row r="244" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A244" s="5">
         <v>12</v>
       </c>
       <c r="B244" s="5">
         <v>5486</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="D244" s="5">
+      <c r="D244" s="6">
         <v>1.8</v>
       </c>
-      <c r="E244" s="5">
+      <c r="E244" s="8">
         <v>180</v>
       </c>
-      <c r="F244" s="5">
+      <c r="F244" s="6">
         <v>316.2</v>
       </c>
-      <c r="G244" s="5">
+      <c r="G244" s="6">
+        <f t="shared" si="4"/>
         <v>494.4</v>
       </c>
     </row>
-    <row r="245" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A245" s="5">
         <v>12</v>
       </c>
       <c r="B245" s="5">
         <v>5607</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="D245" s="5">
+      <c r="D245" s="6">
         <v>2.1</v>
       </c>
-      <c r="E245" s="5">
+      <c r="E245" s="8">
         <v>424</v>
       </c>
-      <c r="F245" s="5">
+      <c r="F245" s="6">
         <v>779.7</v>
       </c>
-      <c r="G245" s="5">
+      <c r="G245" s="6">
+        <f t="shared" si="4"/>
         <v>1201.6000000000001</v>
       </c>
     </row>
-    <row r="246" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A246" s="5">
         <v>12</v>
       </c>
       <c r="B246" s="5">
         <v>5832</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="D246" s="5">
-[...2 lines deleted...]
-      <c r="E246" s="5">
+      <c r="D246" s="6">
+        <v>0</v>
+      </c>
+      <c r="E246" s="8">
         <v>5</v>
       </c>
-      <c r="F246" s="5">
+      <c r="F246" s="6">
         <v>230.1</v>
       </c>
-      <c r="G246" s="5">
+      <c r="G246" s="6">
+        <f t="shared" si="4"/>
         <v>235.1</v>
       </c>
     </row>
-    <row r="247" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A247" s="5">
         <v>12</v>
       </c>
       <c r="B247" s="5">
         <v>5877</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="D247" s="5">
-[...2 lines deleted...]
-      <c r="E247" s="5">
+      <c r="D247" s="6">
+        <v>0</v>
+      </c>
+      <c r="E247" s="8">
         <v>76</v>
       </c>
-      <c r="F247" s="5">
+      <c r="F247" s="6">
         <v>1371.7</v>
       </c>
-      <c r="G247" s="5">
+      <c r="G247" s="6">
+        <f t="shared" si="4"/>
         <v>1447.7</v>
       </c>
     </row>
-    <row r="248" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A248" s="5">
         <v>12</v>
       </c>
       <c r="B248" s="5">
         <v>5949</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="D248" s="5">
+      <c r="D248" s="6">
         <v>1.8</v>
       </c>
-      <c r="E248" s="5">
+      <c r="E248" s="8">
         <v>183</v>
       </c>
-      <c r="F248" s="5">
+      <c r="F248" s="6">
         <v>1114.2</v>
       </c>
-      <c r="G248" s="5">
+      <c r="G248" s="6">
+        <f t="shared" si="4"/>
         <v>1295.4000000000001</v>
       </c>
     </row>
-    <row r="249" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A249" s="5">
         <v>12</v>
       </c>
       <c r="B249" s="5">
         <v>5994</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="D249" s="5">
-[...2 lines deleted...]
-      <c r="E249" s="5">
+      <c r="D249" s="6">
+        <v>0</v>
+      </c>
+      <c r="E249" s="8">
         <v>25</v>
       </c>
-      <c r="F249" s="5">
+      <c r="F249" s="6">
         <v>623.6</v>
       </c>
-      <c r="G249" s="5">
+      <c r="G249" s="6">
+        <f t="shared" si="4"/>
         <v>648.6</v>
       </c>
     </row>
-    <row r="250" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A250" s="5">
         <v>12</v>
       </c>
       <c r="B250" s="5">
         <v>6030</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="D250" s="5">
+      <c r="D250" s="6">
         <v>0.9</v>
       </c>
-      <c r="E250" s="5">
+      <c r="E250" s="8">
         <v>754</v>
       </c>
-      <c r="F250" s="5">
+      <c r="F250" s="6">
         <v>1476.1</v>
       </c>
-      <c r="G250" s="5">
+      <c r="G250" s="6">
+        <f t="shared" si="4"/>
         <v>2229.1999999999998</v>
       </c>
     </row>
-    <row r="251" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A251" s="5">
         <v>12</v>
       </c>
       <c r="B251" s="5">
         <v>6039</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="D251" s="5">
+      <c r="D251" s="6">
         <v>16</v>
       </c>
-      <c r="E251" s="5">
-[...2 lines deleted...]
-      <c r="F251" s="5">
+      <c r="E251" s="8">
+        <v>1684</v>
+      </c>
+      <c r="F251" s="6">
         <v>14181.4</v>
       </c>
-      <c r="G251" s="5">
-[...3 lines deleted...]
-    <row r="252" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="G251" s="6">
+        <f t="shared" si="4"/>
+        <v>15849.4</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A252" s="5">
         <v>12</v>
       </c>
       <c r="B252" s="5">
         <v>6099</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="D252" s="5">
+      <c r="D252" s="6">
         <v>3.1</v>
       </c>
-      <c r="E252" s="5">
+      <c r="E252" s="7">
         <v>93</v>
       </c>
-      <c r="F252" s="5">
+      <c r="F252" s="6">
         <v>578.1</v>
       </c>
-      <c r="G252" s="5">
+      <c r="G252" s="6">
+        <f t="shared" si="4"/>
         <v>668</v>
       </c>
     </row>
-    <row r="253" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A253" s="5">
         <v>12</v>
       </c>
       <c r="B253" s="5">
         <v>6983</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="D253" s="5">
-[...2 lines deleted...]
-      <c r="E253" s="5">
+      <c r="D253" s="6">
+        <v>0</v>
+      </c>
+      <c r="E253" s="7">
         <v>179</v>
       </c>
-      <c r="F253" s="5">
+      <c r="F253" s="6">
         <v>916.2</v>
       </c>
-      <c r="G253" s="5">
+      <c r="G253" s="6">
+        <f t="shared" si="4"/>
         <v>1095.2</v>
       </c>
     </row>
-    <row r="254" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A254" s="5">
         <v>12</v>
       </c>
       <c r="B254" s="5">
         <v>6987</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="D254" s="5">
-[...2 lines deleted...]
-      <c r="E254" s="5">
+      <c r="D254" s="6">
+        <v>0</v>
+      </c>
+      <c r="E254" s="7">
         <v>2</v>
       </c>
-      <c r="F254" s="5">
+      <c r="F254" s="6">
         <v>566.20000000000005</v>
       </c>
-      <c r="G254" s="5">
+      <c r="G254" s="6">
+        <f t="shared" si="4"/>
         <v>568.20000000000005</v>
       </c>
     </row>
-    <row r="255" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A255" s="5">
         <v>12</v>
       </c>
       <c r="B255" s="5">
         <v>6990</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="D255" s="5">
-[...2 lines deleted...]
-      <c r="E255" s="5">
+      <c r="D255" s="6">
+        <v>0</v>
+      </c>
+      <c r="E255" s="7">
         <v>97</v>
       </c>
-      <c r="F255" s="5">
+      <c r="F255" s="6">
         <v>714.5</v>
       </c>
-      <c r="G255" s="5">
+      <c r="G255" s="6">
+        <f t="shared" si="4"/>
         <v>811.5</v>
       </c>
     </row>
-    <row r="256" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A256" s="5">
         <v>12</v>
       </c>
       <c r="B256" s="5">
         <v>6992</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="D256" s="5">
-[...2 lines deleted...]
-      <c r="E256" s="5">
+      <c r="D256" s="6">
+        <v>0</v>
+      </c>
+      <c r="E256" s="7">
         <v>15</v>
       </c>
-      <c r="F256" s="5">
+      <c r="F256" s="6">
         <v>489.5</v>
       </c>
-      <c r="G256" s="5">
+      <c r="G256" s="6">
+        <f t="shared" si="4"/>
         <v>504.5</v>
       </c>
     </row>
-    <row r="257" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A257" s="5">
         <v>12</v>
       </c>
       <c r="B257" s="5">
         <v>7002</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="D257" s="5">
-[...2 lines deleted...]
-      <c r="E257" s="5">
+      <c r="D257" s="6">
+        <v>0</v>
+      </c>
+      <c r="E257" s="7">
         <v>2</v>
       </c>
-      <c r="F257" s="5">
+      <c r="F257" s="6">
         <v>157.4</v>
       </c>
-      <c r="G257" s="5">
+      <c r="G257" s="6">
+        <f t="shared" si="4"/>
         <v>159.4</v>
       </c>
     </row>
-    <row r="258" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A258" s="5">
         <v>12</v>
       </c>
       <c r="B258" s="5">
         <v>7098</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="D258" s="5">
-[...2 lines deleted...]
-      <c r="E258" s="5">
+      <c r="D258" s="6">
+        <v>0</v>
+      </c>
+      <c r="E258" s="7">
         <v>6</v>
       </c>
-      <c r="F258" s="5">
+      <c r="F258" s="6">
         <v>517.6</v>
       </c>
-      <c r="G258" s="5">
+      <c r="G258" s="6">
+        <f t="shared" si="4"/>
         <v>523.6</v>
       </c>
     </row>
-    <row r="259" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A259" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B259" s="5"/>
       <c r="C259" s="5"/>
-      <c r="D259" s="5"/>
-[...2 lines deleted...]
-      <c r="G259" s="5">
+      <c r="D259" s="6"/>
+      <c r="E259" s="7"/>
+      <c r="F259" s="6"/>
+      <c r="G259" s="6">
         <f>SUBTOTAL(9,G225:G258)</f>
-        <v>43994.099999999991</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+        <v>43995.099999999991</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A260" s="5">
         <v>13</v>
       </c>
       <c r="B260" s="5">
         <v>387</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D260" s="5">
-[...5 lines deleted...]
-      <c r="F260" s="5">
+      <c r="D260" s="6">
+        <v>0</v>
+      </c>
+      <c r="E260" s="7">
+        <v>0</v>
+      </c>
+      <c r="F260" s="6">
         <v>1375.2</v>
       </c>
-      <c r="G260" s="5">
+      <c r="G260" s="6">
+        <f t="shared" si="4"/>
         <v>1375.2</v>
       </c>
     </row>
-    <row r="261" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A261" s="5">
         <v>13</v>
       </c>
       <c r="B261" s="5">
         <v>441</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D261" s="5">
-[...2 lines deleted...]
-      <c r="E261" s="5">
+      <c r="D261" s="6">
+        <v>0</v>
+      </c>
+      <c r="E261" s="7">
         <v>8</v>
       </c>
-      <c r="F261" s="5">
+      <c r="F261" s="6">
         <v>763.2</v>
       </c>
-      <c r="G261" s="5">
+      <c r="G261" s="6">
+        <f t="shared" si="4"/>
         <v>771.2</v>
       </c>
     </row>
-    <row r="262" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A262" s="5">
         <v>13</v>
       </c>
       <c r="B262" s="5">
         <v>549</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D262" s="5">
-[...2 lines deleted...]
-      <c r="E262" s="5">
+      <c r="D262" s="6">
+        <v>0</v>
+      </c>
+      <c r="E262" s="7">
         <v>2</v>
       </c>
-      <c r="F262" s="5">
+      <c r="F262" s="6">
         <v>511.3</v>
       </c>
-      <c r="G262" s="5">
+      <c r="G262" s="6">
+        <f t="shared" si="4"/>
         <v>513.29999999999995</v>
       </c>
     </row>
-    <row r="263" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A263" s="5">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>914</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D263" s="5">
-[...2 lines deleted...]
-      <c r="E263" s="5">
+      <c r="D263" s="6">
+        <v>0</v>
+      </c>
+      <c r="E263" s="7">
         <v>2</v>
       </c>
-      <c r="F263" s="5">
+      <c r="F263" s="6">
         <v>395.7</v>
       </c>
-      <c r="G263" s="5">
+      <c r="G263" s="6">
+        <f t="shared" si="4"/>
         <v>397.7</v>
       </c>
     </row>
-    <row r="264" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A264" s="5">
         <v>13</v>
       </c>
       <c r="B264" s="5">
         <v>1093</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D264" s="5">
-[...2 lines deleted...]
-      <c r="E264" s="5">
+      <c r="D264" s="6">
+        <v>0</v>
+      </c>
+      <c r="E264" s="7">
         <v>2</v>
       </c>
-      <c r="F264" s="5">
+      <c r="F264" s="6">
         <v>562.20000000000005</v>
       </c>
-      <c r="G264" s="5">
+      <c r="G264" s="6">
+        <f t="shared" si="4"/>
         <v>564.20000000000005</v>
       </c>
     </row>
-    <row r="265" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A265" s="5">
         <v>13</v>
       </c>
       <c r="B265" s="5">
         <v>1197</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="D265" s="5">
+      <c r="D265" s="6">
         <v>2.6</v>
       </c>
-      <c r="E265" s="5">
+      <c r="E265" s="7">
         <v>64</v>
       </c>
-      <c r="F265" s="5">
+      <c r="F265" s="6">
         <v>918.6</v>
       </c>
-      <c r="G265" s="5">
+      <c r="G265" s="6">
+        <f t="shared" si="4"/>
         <v>980</v>
       </c>
     </row>
-    <row r="266" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A266" s="5">
         <v>13</v>
       </c>
       <c r="B266" s="5">
         <v>1211</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="D266" s="5">
-[...2 lines deleted...]
-      <c r="E266" s="5">
+      <c r="D266" s="6">
+        <v>0</v>
+      </c>
+      <c r="E266" s="7">
         <v>33</v>
       </c>
-      <c r="F266" s="5">
+      <c r="F266" s="6">
         <v>1435.2</v>
       </c>
-      <c r="G266" s="5">
+      <c r="G266" s="6">
+        <f t="shared" si="4"/>
         <v>1468.2</v>
       </c>
     </row>
-    <row r="267" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A267" s="5">
         <v>13</v>
       </c>
       <c r="B267" s="5">
         <v>1431</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="D267" s="5">
-[...2 lines deleted...]
-      <c r="E267" s="5">
+      <c r="D267" s="6">
+        <v>0</v>
+      </c>
+      <c r="E267" s="7">
         <v>6</v>
       </c>
-      <c r="F267" s="5">
+      <c r="F267" s="6">
         <v>388</v>
       </c>
-      <c r="G267" s="5">
+      <c r="G267" s="6">
+        <f t="shared" si="4"/>
         <v>394</v>
       </c>
     </row>
-    <row r="268" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A268" s="5">
         <v>13</v>
       </c>
       <c r="B268" s="5">
         <v>1476</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="D268" s="5">
-[...2 lines deleted...]
-      <c r="E268" s="5">
+      <c r="D268" s="6">
+        <v>0</v>
+      </c>
+      <c r="E268" s="7">
         <v>534</v>
       </c>
-      <c r="F268" s="5">
+      <c r="F268" s="6">
         <v>8309.2999999999993</v>
       </c>
-      <c r="G268" s="5">
+      <c r="G268" s="6">
+        <f t="shared" si="4"/>
         <v>8843.2999999999993</v>
       </c>
     </row>
-    <row r="269" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A269" s="5">
         <v>13</v>
       </c>
       <c r="B269" s="5">
         <v>1503</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="D269" s="5">
+      <c r="D269" s="6">
         <v>0.3</v>
       </c>
-      <c r="E269" s="5">
+      <c r="E269" s="7">
         <v>154</v>
       </c>
-      <c r="F269" s="5">
+      <c r="F269" s="6">
         <v>1285.7</v>
       </c>
-      <c r="G269" s="5">
+      <c r="G269" s="6">
+        <f t="shared" si="4"/>
         <v>1439.4</v>
       </c>
     </row>
-    <row r="270" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A270" s="5">
         <v>13</v>
       </c>
       <c r="B270" s="5">
         <v>1782</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D270" s="5">
-[...5 lines deleted...]
-      <c r="F270" s="5">
+      <c r="D270" s="6">
+        <v>0</v>
+      </c>
+      <c r="E270" s="7">
+        <v>0</v>
+      </c>
+      <c r="F270" s="6">
         <v>97</v>
       </c>
-      <c r="G270" s="5">
+      <c r="G270" s="6">
+        <f t="shared" si="4"/>
         <v>97</v>
       </c>
     </row>
-    <row r="271" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A271" s="5">
         <v>13</v>
       </c>
       <c r="B271" s="5">
         <v>1917</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="D271" s="5">
-[...2 lines deleted...]
-      <c r="E271" s="5">
+      <c r="D271" s="6">
+        <v>0</v>
+      </c>
+      <c r="E271" s="7">
         <v>3</v>
       </c>
-      <c r="F271" s="5">
+      <c r="F271" s="6">
         <v>395.3</v>
       </c>
-      <c r="G271" s="5">
+      <c r="G271" s="6">
+        <f t="shared" si="4"/>
         <v>398.3</v>
       </c>
     </row>
-    <row r="272" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A272" s="5">
         <v>13</v>
       </c>
       <c r="B272" s="5">
         <v>1970</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D272" s="5">
-[...2 lines deleted...]
-      <c r="E272" s="5">
+      <c r="D272" s="6">
+        <v>0</v>
+      </c>
+      <c r="E272" s="7">
         <v>16</v>
       </c>
-      <c r="F272" s="5">
+      <c r="F272" s="6">
         <v>444.8</v>
       </c>
-      <c r="G272" s="5">
+      <c r="G272" s="6">
+        <f t="shared" si="4"/>
         <v>460.8</v>
       </c>
     </row>
-    <row r="273" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A273" s="5">
         <v>13</v>
       </c>
       <c r="B273" s="5">
         <v>2113</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D273" s="5">
-[...2 lines deleted...]
-      <c r="E273" s="5">
+      <c r="D273" s="6">
+        <v>0</v>
+      </c>
+      <c r="E273" s="7">
         <v>2</v>
       </c>
-      <c r="F273" s="5">
+      <c r="F273" s="6">
         <v>178.1</v>
       </c>
-      <c r="G273" s="5">
+      <c r="G273" s="6">
+        <f t="shared" si="4"/>
         <v>180.1</v>
       </c>
     </row>
-    <row r="274" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A274" s="5">
         <v>13</v>
       </c>
       <c r="B274" s="5">
         <v>2369</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D274" s="5">
-[...2 lines deleted...]
-      <c r="E274" s="5">
+      <c r="D274" s="6">
+        <v>0</v>
+      </c>
+      <c r="E274" s="7">
         <v>5</v>
       </c>
-      <c r="F274" s="5">
+      <c r="F274" s="6">
         <v>437</v>
       </c>
-      <c r="G274" s="5">
+      <c r="G274" s="6">
+        <f t="shared" si="4"/>
         <v>442</v>
       </c>
     </row>
-    <row r="275" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A275" s="5">
         <v>13</v>
       </c>
       <c r="B275" s="5">
         <v>2511</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D275" s="5">
-[...2 lines deleted...]
-      <c r="E275" s="5">
+      <c r="D275" s="6">
+        <v>0</v>
+      </c>
+      <c r="E275" s="7">
         <v>29</v>
       </c>
-      <c r="F275" s="5">
+      <c r="F275" s="6">
         <v>1906</v>
       </c>
-      <c r="G275" s="5">
+      <c r="G275" s="6">
+        <f t="shared" si="4"/>
         <v>1935</v>
       </c>
     </row>
-    <row r="276" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A276" s="5">
         <v>13</v>
       </c>
       <c r="B276" s="5">
         <v>2673</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="D276" s="5">
-[...2 lines deleted...]
-      <c r="E276" s="5">
+      <c r="D276" s="6">
+        <v>0</v>
+      </c>
+      <c r="E276" s="7">
         <v>17</v>
       </c>
-      <c r="F276" s="5">
+      <c r="F276" s="6">
         <v>656.7</v>
       </c>
-      <c r="G276" s="5">
+      <c r="G276" s="6">
+        <f t="shared" si="4"/>
         <v>673.7</v>
       </c>
     </row>
-    <row r="277" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A277" s="5">
         <v>13</v>
       </c>
       <c r="B277" s="5">
         <v>2718</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="D277" s="5">
-[...5 lines deleted...]
-      <c r="F277" s="5">
+      <c r="D277" s="6">
+        <v>0</v>
+      </c>
+      <c r="E277" s="7">
+        <v>0</v>
+      </c>
+      <c r="F277" s="6">
         <v>415.6</v>
       </c>
-      <c r="G277" s="5">
+      <c r="G277" s="6">
+        <f t="shared" si="4"/>
         <v>415.6</v>
       </c>
     </row>
-    <row r="278" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A278" s="5">
         <v>13</v>
       </c>
       <c r="B278" s="5">
         <v>2772</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D278" s="5">
-[...5 lines deleted...]
-      <c r="F278" s="5">
+      <c r="D278" s="6">
+        <v>0</v>
+      </c>
+      <c r="E278" s="7">
+        <v>0</v>
+      </c>
+      <c r="F278" s="6">
         <v>215</v>
       </c>
-      <c r="G278" s="5">
+      <c r="G278" s="6">
+        <f t="shared" si="4"/>
         <v>215</v>
       </c>
     </row>
-    <row r="279" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A279" s="5">
         <v>13</v>
       </c>
       <c r="B279" s="5">
         <v>2826</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="D279" s="5">
+      <c r="D279" s="6">
         <v>0.9</v>
       </c>
-      <c r="E279" s="5">
+      <c r="E279" s="7">
         <v>87</v>
       </c>
-      <c r="F279" s="5">
+      <c r="F279" s="6">
         <v>1292.0999999999999</v>
       </c>
-      <c r="G279" s="5">
+      <c r="G279" s="6">
+        <f t="shared" si="4"/>
         <v>1378.1999999999998</v>
       </c>
     </row>
-    <row r="280" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A280" s="5">
         <v>13</v>
       </c>
       <c r="B280" s="5">
         <v>3168</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="D280" s="5">
-[...2 lines deleted...]
-      <c r="E280" s="5">
+      <c r="D280" s="6">
+        <v>0</v>
+      </c>
+      <c r="E280" s="7">
         <v>30</v>
       </c>
-      <c r="F280" s="5">
+      <c r="F280" s="6">
         <v>711.5</v>
       </c>
-      <c r="G280" s="5">
+      <c r="G280" s="6">
+        <f t="shared" si="4"/>
         <v>741.5</v>
       </c>
     </row>
-    <row r="281" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A281" s="5">
         <v>13</v>
       </c>
       <c r="B281" s="5">
         <v>3465</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="D281" s="5">
-[...5 lines deleted...]
-      <c r="F281" s="5">
+      <c r="D281" s="6">
+        <v>0</v>
+      </c>
+      <c r="E281" s="7">
+        <v>0</v>
+      </c>
+      <c r="F281" s="6">
         <v>288.89999999999998</v>
       </c>
-      <c r="G281" s="5">
+      <c r="G281" s="6">
+        <f t="shared" ref="G281:G335" si="5">E281+F281-D281</f>
         <v>288.89999999999998</v>
       </c>
     </row>
-    <row r="282" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A282" s="5">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>3609</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="D282" s="5">
-[...5 lines deleted...]
-      <c r="F282" s="5">
+      <c r="D282" s="6">
+        <v>0</v>
+      </c>
+      <c r="E282" s="7">
+        <v>0</v>
+      </c>
+      <c r="F282" s="6">
         <v>424.1</v>
       </c>
-      <c r="G282" s="5">
+      <c r="G282" s="6">
+        <f t="shared" si="5"/>
         <v>424.1</v>
       </c>
     </row>
-    <row r="283" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A283" s="5">
         <v>13</v>
       </c>
       <c r="B283" s="5">
         <v>3645</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="D283" s="5">
+      <c r="D283" s="6">
         <v>0.8</v>
       </c>
-      <c r="E283" s="5">
+      <c r="E283" s="7">
         <v>238</v>
       </c>
-      <c r="F283" s="5">
+      <c r="F283" s="6">
         <v>2557.4</v>
       </c>
-      <c r="G283" s="5">
+      <c r="G283" s="6">
+        <f t="shared" si="5"/>
         <v>2794.6</v>
       </c>
     </row>
-    <row r="284" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A284" s="5">
         <v>13</v>
       </c>
       <c r="B284" s="5">
         <v>3798</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="D284" s="5">
-[...5 lines deleted...]
-      <c r="F284" s="5">
+      <c r="D284" s="6">
+        <v>0</v>
+      </c>
+      <c r="E284" s="7">
+        <v>0</v>
+      </c>
+      <c r="F284" s="6">
         <v>554.4</v>
       </c>
-      <c r="G284" s="5">
+      <c r="G284" s="6">
+        <f t="shared" si="5"/>
         <v>554.4</v>
       </c>
     </row>
-    <row r="285" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A285" s="5">
         <v>13</v>
       </c>
       <c r="B285" s="5">
         <v>3978</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="D285" s="5">
-[...2 lines deleted...]
-      <c r="E285" s="5">
+      <c r="D285" s="6">
+        <v>0</v>
+      </c>
+      <c r="E285" s="7">
         <v>5</v>
       </c>
-      <c r="F285" s="5">
+      <c r="F285" s="6">
         <v>527</v>
       </c>
-      <c r="G285" s="5">
+      <c r="G285" s="6">
+        <f t="shared" si="5"/>
         <v>532</v>
       </c>
     </row>
-    <row r="286" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A286" s="5">
         <v>13</v>
       </c>
       <c r="B286" s="5">
         <v>4356</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D286" s="5">
-[...2 lines deleted...]
-      <c r="E286" s="5">
+      <c r="D286" s="6">
+        <v>0</v>
+      </c>
+      <c r="E286" s="7">
         <v>8</v>
       </c>
-      <c r="F286" s="5">
+      <c r="F286" s="6">
         <v>713.3</v>
       </c>
-      <c r="G286" s="5">
+      <c r="G286" s="6">
+        <f t="shared" si="5"/>
         <v>721.3</v>
       </c>
     </row>
-    <row r="287" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A287" s="5">
         <v>13</v>
       </c>
       <c r="B287" s="5">
         <v>4505</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="D287" s="5">
-[...5 lines deleted...]
-      <c r="F287" s="5">
+      <c r="D287" s="6">
+        <v>0</v>
+      </c>
+      <c r="E287" s="7">
+        <v>0</v>
+      </c>
+      <c r="F287" s="6">
         <v>210.9</v>
       </c>
-      <c r="G287" s="5">
+      <c r="G287" s="6">
+        <f t="shared" si="5"/>
         <v>210.9</v>
       </c>
     </row>
-    <row r="288" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A288" s="5">
         <v>13</v>
       </c>
       <c r="B288" s="5">
         <v>4527</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="D288" s="5">
-[...5 lines deleted...]
-      <c r="F288" s="5">
+      <c r="D288" s="6">
+        <v>0</v>
+      </c>
+      <c r="E288" s="7">
+        <v>0</v>
+      </c>
+      <c r="F288" s="6">
         <v>562.5</v>
       </c>
-      <c r="G288" s="5">
+      <c r="G288" s="6">
+        <f t="shared" si="5"/>
         <v>562.5</v>
       </c>
     </row>
-    <row r="289" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A289" s="5">
         <v>13</v>
       </c>
       <c r="B289" s="5">
         <v>4572</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="D289" s="5">
-[...2 lines deleted...]
-      <c r="E289" s="5">
+      <c r="D289" s="6">
+        <v>0</v>
+      </c>
+      <c r="E289" s="7">
         <v>1</v>
       </c>
-      <c r="F289" s="5">
+      <c r="F289" s="6">
         <v>213.3</v>
       </c>
-      <c r="G289" s="5">
+      <c r="G289" s="6">
+        <f t="shared" si="5"/>
         <v>214.3</v>
       </c>
     </row>
-    <row r="290" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A290" s="5">
         <v>13</v>
       </c>
       <c r="B290" s="5">
         <v>4978</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="D290" s="5">
-[...2 lines deleted...]
-      <c r="E290" s="5">
+      <c r="D290" s="6">
+        <v>0</v>
+      </c>
+      <c r="E290" s="7">
         <v>11</v>
       </c>
-      <c r="F290" s="5">
+      <c r="F290" s="6">
         <v>100</v>
       </c>
-      <c r="G290" s="5">
+      <c r="G290" s="6">
+        <f t="shared" si="5"/>
         <v>111</v>
       </c>
     </row>
-    <row r="291" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A291" s="5">
         <v>13</v>
       </c>
       <c r="B291" s="5">
         <v>5463</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="D291" s="5">
-[...5 lines deleted...]
-      <c r="F291" s="5">
+      <c r="D291" s="6">
+        <v>0</v>
+      </c>
+      <c r="E291" s="7">
+        <v>0</v>
+      </c>
+      <c r="F291" s="6">
         <v>951.5</v>
       </c>
-      <c r="G291" s="5">
+      <c r="G291" s="6">
+        <f t="shared" si="5"/>
         <v>951.5</v>
       </c>
     </row>
-    <row r="292" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A292" s="5">
         <v>13</v>
       </c>
       <c r="B292" s="5">
         <v>5510</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D292" s="5">
-[...2 lines deleted...]
-      <c r="E292" s="5">
+      <c r="D292" s="6">
+        <v>0</v>
+      </c>
+      <c r="E292" s="7">
         <v>3</v>
       </c>
-      <c r="F292" s="5">
+      <c r="F292" s="6">
         <v>723</v>
       </c>
-      <c r="G292" s="5">
+      <c r="G292" s="6">
+        <f t="shared" si="5"/>
         <v>726</v>
       </c>
     </row>
-    <row r="293" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A293" s="5">
         <v>13</v>
       </c>
       <c r="B293" s="5">
         <v>5976</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="D293" s="5">
-[...2 lines deleted...]
-      <c r="E293" s="5">
+      <c r="D293" s="6">
+        <v>0</v>
+      </c>
+      <c r="E293" s="7">
         <v>8</v>
       </c>
-      <c r="F293" s="5">
+      <c r="F293" s="6">
         <v>1043.7</v>
       </c>
-      <c r="G293" s="5">
+      <c r="G293" s="6">
+        <f t="shared" si="5"/>
         <v>1051.7</v>
       </c>
     </row>
-    <row r="294" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A294" s="5">
         <v>13</v>
       </c>
       <c r="B294" s="5">
         <v>6003</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="D294" s="5">
-[...5 lines deleted...]
-      <c r="F294" s="5">
+      <c r="D294" s="6">
+        <v>0</v>
+      </c>
+      <c r="E294" s="7">
+        <v>0</v>
+      </c>
+      <c r="F294" s="6">
         <v>337.2</v>
       </c>
-      <c r="G294" s="5">
+      <c r="G294" s="6">
+        <f t="shared" si="5"/>
         <v>337.2</v>
       </c>
     </row>
-    <row r="295" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A295" s="5">
         <v>13</v>
       </c>
       <c r="B295" s="5">
         <v>6097</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="D295" s="5">
-[...2 lines deleted...]
-      <c r="E295" s="5">
+      <c r="D295" s="6">
+        <v>0</v>
+      </c>
+      <c r="E295" s="7">
         <v>3</v>
       </c>
-      <c r="F295" s="5">
+      <c r="F295" s="6">
         <v>165.6</v>
       </c>
-      <c r="G295" s="5">
+      <c r="G295" s="6">
+        <f t="shared" si="5"/>
         <v>168.6</v>
       </c>
     </row>
-    <row r="296" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A296" s="5">
         <v>13</v>
       </c>
       <c r="B296" s="5">
         <v>6165</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="D296" s="5">
-[...5 lines deleted...]
-      <c r="F296" s="5">
+      <c r="D296" s="6">
+        <v>0</v>
+      </c>
+      <c r="E296" s="7">
+        <v>0</v>
+      </c>
+      <c r="F296" s="6">
         <v>184.2</v>
       </c>
-      <c r="G296" s="5">
+      <c r="G296" s="6">
+        <f t="shared" si="5"/>
         <v>184.2</v>
       </c>
     </row>
-    <row r="297" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A297" s="5">
         <v>13</v>
       </c>
       <c r="B297" s="5">
         <v>6453</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="D297" s="5">
-[...2 lines deleted...]
-      <c r="E297" s="5">
+      <c r="D297" s="6">
+        <v>0</v>
+      </c>
+      <c r="E297" s="7">
         <v>37</v>
       </c>
-      <c r="F297" s="5">
+      <c r="F297" s="6">
         <v>593.9</v>
       </c>
-      <c r="G297" s="5">
+      <c r="G297" s="6">
+        <f t="shared" si="5"/>
         <v>630.9</v>
       </c>
     </row>
-    <row r="298" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A298" s="5">
         <v>13</v>
       </c>
       <c r="B298" s="5">
         <v>6460</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="D298" s="5">
-[...2 lines deleted...]
-      <c r="E298" s="5">
+      <c r="D298" s="6">
+        <v>0</v>
+      </c>
+      <c r="E298" s="7">
         <v>4</v>
       </c>
-      <c r="F298" s="5">
+      <c r="F298" s="6">
         <v>666.2</v>
       </c>
-      <c r="G298" s="5">
+      <c r="G298" s="6">
+        <f t="shared" si="5"/>
         <v>670.2</v>
       </c>
     </row>
-    <row r="299" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A299" s="5">
         <v>13</v>
       </c>
       <c r="B299" s="5">
         <v>6534</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="D299" s="5">
-[...2 lines deleted...]
-      <c r="E299" s="5">
+      <c r="D299" s="6">
+        <v>0</v>
+      </c>
+      <c r="E299" s="7">
         <v>40</v>
       </c>
-      <c r="F299" s="5">
+      <c r="F299" s="6">
         <v>706.5</v>
       </c>
-      <c r="G299" s="5">
+      <c r="G299" s="6">
+        <f t="shared" si="5"/>
         <v>746.5</v>
       </c>
     </row>
-    <row r="300" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A300" s="5">
         <v>13</v>
       </c>
       <c r="B300" s="5">
         <v>6651</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="D300" s="5">
-[...5 lines deleted...]
-      <c r="F300" s="5">
+      <c r="D300" s="6">
+        <v>0</v>
+      </c>
+      <c r="E300" s="7">
+        <v>0</v>
+      </c>
+      <c r="F300" s="6">
         <v>278</v>
       </c>
-      <c r="G300" s="5">
+      <c r="G300" s="6">
+        <f t="shared" si="5"/>
         <v>278</v>
       </c>
     </row>
-    <row r="301" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A301" s="5">
         <v>13</v>
       </c>
       <c r="B301" s="5">
         <v>6969</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="D301" s="5">
-[...5 lines deleted...]
-      <c r="F301" s="5">
+      <c r="D301" s="6">
+        <v>0</v>
+      </c>
+      <c r="E301" s="7">
+        <v>0</v>
+      </c>
+      <c r="F301" s="6">
         <v>343</v>
       </c>
-      <c r="G301" s="5">
+      <c r="G301" s="6">
+        <f t="shared" si="5"/>
         <v>343</v>
       </c>
     </row>
-    <row r="302" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A302" s="5">
         <v>13</v>
       </c>
       <c r="B302" s="5">
         <v>7092</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="D302" s="5">
-[...2 lines deleted...]
-      <c r="E302" s="5">
+      <c r="D302" s="6">
+        <v>0</v>
+      </c>
+      <c r="E302" s="7">
         <v>1</v>
       </c>
-      <c r="F302" s="5">
+      <c r="F302" s="6">
         <v>532.5</v>
       </c>
-      <c r="G302" s="5">
+      <c r="G302" s="6">
+        <f t="shared" si="5"/>
         <v>533.5</v>
       </c>
     </row>
-    <row r="303" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A303" s="3" t="s">
         <v>334</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="5"/>
-      <c r="D303" s="5"/>
-[...2 lines deleted...]
-      <c r="G303" s="5">
+      <c r="D303" s="6"/>
+      <c r="E303" s="7"/>
+      <c r="F303" s="6"/>
+      <c r="G303" s="6">
         <f>SUBTOTAL(9,G260:G302)</f>
         <v>36718.999999999985</v>
       </c>
     </row>
-    <row r="304" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A304" s="5">
         <v>15</v>
       </c>
       <c r="B304" s="5">
         <v>81</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D304" s="5">
-[...2 lines deleted...]
-      <c r="E304" s="5">
+      <c r="D304" s="6">
+        <v>0</v>
+      </c>
+      <c r="E304" s="7">
         <v>5</v>
       </c>
-      <c r="F304" s="5">
+      <c r="F304" s="6">
         <v>1074.2</v>
       </c>
-      <c r="G304" s="5">
+      <c r="G304" s="6">
+        <f t="shared" si="5"/>
         <v>1079.2</v>
       </c>
     </row>
-    <row r="305" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A305" s="5">
         <v>15</v>
       </c>
       <c r="B305" s="5">
         <v>657</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D305" s="5">
-[...2 lines deleted...]
-      <c r="E305" s="5">
+      <c r="D305" s="6">
+        <v>0</v>
+      </c>
+      <c r="E305" s="7">
         <v>16</v>
       </c>
-      <c r="F305" s="5">
+      <c r="F305" s="6">
         <v>786.2</v>
       </c>
-      <c r="G305" s="5">
+      <c r="G305" s="6">
+        <f t="shared" si="5"/>
         <v>802.2</v>
       </c>
     </row>
-    <row r="306" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A306" s="5">
         <v>15</v>
       </c>
       <c r="B306" s="5">
         <v>882</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D306" s="5">
+      <c r="D306" s="6">
         <v>6.7</v>
       </c>
-      <c r="E306" s="5">
+      <c r="E306" s="7">
         <v>354</v>
       </c>
-      <c r="F306" s="5">
+      <c r="F306" s="6">
         <v>3560.2</v>
       </c>
-      <c r="G306" s="5">
+      <c r="G306" s="6">
+        <f t="shared" si="5"/>
         <v>3907.5</v>
       </c>
     </row>
-    <row r="307" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A307" s="5">
         <v>15</v>
       </c>
       <c r="B307" s="5">
         <v>977</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D307" s="5">
-[...2 lines deleted...]
-      <c r="E307" s="5">
+      <c r="D307" s="6">
+        <v>0</v>
+      </c>
+      <c r="E307" s="7">
         <v>6</v>
       </c>
-      <c r="F307" s="5">
+      <c r="F307" s="6">
         <v>536.9</v>
       </c>
-      <c r="G307" s="5">
+      <c r="G307" s="6">
+        <f t="shared" si="5"/>
         <v>542.9</v>
       </c>
     </row>
-    <row r="308" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A308" s="5">
         <v>15</v>
       </c>
       <c r="B308" s="5">
         <v>1071</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D308" s="5">
-[...5 lines deleted...]
-      <c r="F308" s="5">
+      <c r="D308" s="6">
+        <v>0</v>
+      </c>
+      <c r="E308" s="7">
+        <v>0</v>
+      </c>
+      <c r="F308" s="6">
         <v>1206.0999999999999</v>
       </c>
-      <c r="G308" s="5">
+      <c r="G308" s="6">
+        <f t="shared" si="5"/>
         <v>1206.0999999999999</v>
       </c>
     </row>
-    <row r="309" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A309" s="5">
         <v>15</v>
       </c>
       <c r="B309" s="5">
         <v>1079</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D309" s="5">
-[...2 lines deleted...]
-      <c r="E309" s="5">
+      <c r="D309" s="6">
+        <v>0</v>
+      </c>
+      <c r="E309" s="7">
         <v>21</v>
       </c>
-      <c r="F309" s="5">
+      <c r="F309" s="6">
         <v>830.3</v>
       </c>
-      <c r="G309" s="5">
+      <c r="G309" s="6">
+        <f t="shared" si="5"/>
         <v>851.3</v>
       </c>
     </row>
-    <row r="310" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A310" s="5">
         <v>15</v>
       </c>
       <c r="B310" s="5">
         <v>1107</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D310" s="5">
-[...2 lines deleted...]
-      <c r="E310" s="5">
+      <c r="D310" s="6">
+        <v>0</v>
+      </c>
+      <c r="E310" s="7">
         <v>6</v>
       </c>
-      <c r="F310" s="5">
+      <c r="F310" s="6">
         <v>1297.0999999999999</v>
       </c>
-      <c r="G310" s="5">
+      <c r="G310" s="6">
+        <f t="shared" si="5"/>
         <v>1303.0999999999999</v>
       </c>
     </row>
-    <row r="311" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A311" s="5">
         <v>15</v>
       </c>
       <c r="B311" s="5">
         <v>1602</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="D311" s="5">
-[...2 lines deleted...]
-      <c r="E311" s="5">
+      <c r="D311" s="6">
+        <v>0</v>
+      </c>
+      <c r="E311" s="7">
         <v>17</v>
       </c>
-      <c r="F311" s="5">
+      <c r="F311" s="6">
         <v>419.6</v>
       </c>
-      <c r="G311" s="5">
+      <c r="G311" s="6">
+        <f t="shared" si="5"/>
         <v>436.6</v>
       </c>
     </row>
-    <row r="312" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A312" s="5">
         <v>15</v>
       </c>
       <c r="B312" s="5">
         <v>1619</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="D312" s="5">
-[...2 lines deleted...]
-      <c r="E312" s="5">
+      <c r="D312" s="6">
+        <v>0</v>
+      </c>
+      <c r="E312" s="7">
         <v>5</v>
       </c>
-      <c r="F312" s="5">
+      <c r="F312" s="6">
         <v>1030.7</v>
       </c>
-      <c r="G312" s="5">
+      <c r="G312" s="6">
+        <f t="shared" si="5"/>
         <v>1035.7</v>
       </c>
     </row>
-    <row r="313" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A313" s="5">
         <v>15</v>
       </c>
       <c r="B313" s="5">
         <v>2169</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D313" s="5">
-[...2 lines deleted...]
-      <c r="E313" s="5">
+      <c r="D313" s="6">
+        <v>0</v>
+      </c>
+      <c r="E313" s="7">
         <v>186</v>
       </c>
-      <c r="F313" s="5">
+      <c r="F313" s="6">
         <v>1484</v>
       </c>
-      <c r="G313" s="5">
+      <c r="G313" s="6">
+        <f t="shared" si="5"/>
         <v>1670</v>
       </c>
     </row>
-    <row r="314" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A314" s="5">
         <v>15</v>
       </c>
       <c r="B314" s="5">
         <v>2322</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D314" s="5">
+      <c r="D314" s="6">
         <v>2.8</v>
       </c>
-      <c r="E314" s="5">
+      <c r="E314" s="7">
         <v>326</v>
       </c>
-      <c r="F314" s="5">
+      <c r="F314" s="6">
         <v>2038.6</v>
       </c>
-      <c r="G314" s="5">
+      <c r="G314" s="6">
+        <f t="shared" si="5"/>
         <v>2361.7999999999997</v>
       </c>
     </row>
-    <row r="315" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A315" s="5">
         <v>15</v>
       </c>
       <c r="B315" s="5">
         <v>3312</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="D315" s="5">
+      <c r="D315" s="6">
         <v>0.9</v>
       </c>
-      <c r="E315" s="5">
+      <c r="E315" s="7">
         <v>111</v>
       </c>
-      <c r="F315" s="5">
+      <c r="F315" s="6">
         <v>1746.3</v>
       </c>
-      <c r="G315" s="5">
+      <c r="G315" s="6">
+        <f t="shared" si="5"/>
         <v>1856.3999999999999</v>
       </c>
     </row>
-    <row r="316" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A316" s="5">
         <v>15</v>
       </c>
       <c r="B316" s="5">
         <v>3330</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="D316" s="5">
-[...2 lines deleted...]
-      <c r="E316" s="5">
+      <c r="D316" s="6">
+        <v>0</v>
+      </c>
+      <c r="E316" s="7">
         <v>5</v>
       </c>
-      <c r="F316" s="5">
+      <c r="F316" s="6">
         <v>337.7</v>
       </c>
-      <c r="G316" s="5">
+      <c r="G316" s="6">
+        <f t="shared" si="5"/>
         <v>342.7</v>
       </c>
     </row>
-    <row r="317" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A317" s="5">
         <v>15</v>
       </c>
       <c r="B317" s="5">
         <v>4203</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="D317" s="5">
-[...2 lines deleted...]
-      <c r="E317" s="5">
+      <c r="D317" s="6">
+        <v>0</v>
+      </c>
+      <c r="E317" s="7">
         <v>5</v>
       </c>
-      <c r="F317" s="5">
+      <c r="F317" s="6">
         <v>861.1</v>
       </c>
-      <c r="G317" s="5">
+      <c r="G317" s="6">
+        <f t="shared" si="5"/>
         <v>866.1</v>
       </c>
     </row>
-    <row r="318" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A318" s="5">
         <v>15</v>
       </c>
       <c r="B318" s="5">
         <v>4491</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="D318" s="5">
-[...5 lines deleted...]
-      <c r="F318" s="5">
+      <c r="D318" s="6">
+        <v>0</v>
+      </c>
+      <c r="E318" s="7">
+        <v>0</v>
+      </c>
+      <c r="F318" s="6">
         <v>301.10000000000002</v>
       </c>
-      <c r="G318" s="5">
+      <c r="G318" s="6">
+        <f t="shared" si="5"/>
         <v>301.10000000000002</v>
       </c>
     </row>
-    <row r="319" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A319" s="5">
         <v>15</v>
       </c>
       <c r="B319" s="5">
         <v>4509</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="D319" s="5">
-[...5 lines deleted...]
-      <c r="F319" s="5">
+      <c r="D319" s="6">
+        <v>0</v>
+      </c>
+      <c r="E319" s="7">
+        <v>0</v>
+      </c>
+      <c r="F319" s="6">
         <v>194</v>
       </c>
-      <c r="G319" s="5">
+      <c r="G319" s="6">
+        <f t="shared" si="5"/>
         <v>194</v>
       </c>
     </row>
-    <row r="320" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A320" s="5">
         <v>15</v>
       </c>
       <c r="B320" s="5">
         <v>4518</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="D320" s="5">
-[...5 lines deleted...]
-      <c r="F320" s="5">
+      <c r="D320" s="6">
+        <v>0</v>
+      </c>
+      <c r="E320" s="7">
+        <v>0</v>
+      </c>
+      <c r="F320" s="6">
         <v>201</v>
       </c>
-      <c r="G320" s="5">
+      <c r="G320" s="6">
+        <f t="shared" si="5"/>
         <v>201</v>
       </c>
     </row>
-    <row r="321" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A321" s="5">
         <v>15</v>
       </c>
       <c r="B321" s="5">
         <v>4536</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="D321" s="5">
+      <c r="D321" s="6">
         <v>0.2</v>
       </c>
-      <c r="E321" s="5">
+      <c r="E321" s="7">
         <v>24</v>
       </c>
-      <c r="F321" s="5">
+      <c r="F321" s="6">
         <v>1705.2</v>
       </c>
-      <c r="G321" s="5">
+      <c r="G321" s="6">
+        <f t="shared" si="5"/>
         <v>1729</v>
       </c>
     </row>
-    <row r="322" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A322" s="5">
         <v>15</v>
       </c>
       <c r="B322" s="5">
         <v>4689</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="D322" s="5">
-[...2 lines deleted...]
-      <c r="E322" s="5">
+      <c r="D322" s="6">
+        <v>0</v>
+      </c>
+      <c r="E322" s="7">
         <v>19</v>
       </c>
-      <c r="F322" s="5">
+      <c r="F322" s="6">
         <v>521.4</v>
       </c>
-      <c r="G322" s="5">
+      <c r="G322" s="6">
+        <f t="shared" si="5"/>
         <v>540.4</v>
       </c>
     </row>
-    <row r="323" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A323" s="5">
         <v>15</v>
       </c>
       <c r="B323" s="5">
         <v>4776</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D323" s="5">
-[...2 lines deleted...]
-      <c r="E323" s="5">
+      <c r="D323" s="6">
+        <v>0</v>
+      </c>
+      <c r="E323" s="7">
         <v>38</v>
       </c>
-      <c r="F323" s="5">
+      <c r="F323" s="6">
         <v>439.6</v>
       </c>
-      <c r="G323" s="5">
+      <c r="G323" s="6">
+        <f t="shared" si="5"/>
         <v>477.6</v>
       </c>
     </row>
-    <row r="324" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A324" s="5">
         <v>15</v>
       </c>
       <c r="B324" s="5">
         <v>5013</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D324" s="5">
+      <c r="D324" s="6">
         <v>0.1</v>
       </c>
-      <c r="E324" s="5">
+      <c r="E324" s="7">
         <v>203</v>
       </c>
-      <c r="F324" s="5">
+      <c r="F324" s="6">
         <v>2197.8000000000002</v>
       </c>
-      <c r="G324" s="5">
+      <c r="G324" s="6">
+        <f t="shared" si="5"/>
         <v>2400.7000000000003</v>
       </c>
     </row>
-    <row r="325" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A325" s="5">
         <v>15</v>
       </c>
       <c r="B325" s="5">
         <v>5049</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="D325" s="5">
+      <c r="D325" s="6">
         <v>2.5</v>
       </c>
-      <c r="E325" s="5">
+      <c r="E325" s="7">
         <v>193</v>
       </c>
-      <c r="F325" s="5">
+      <c r="F325" s="6">
         <v>4994.1000000000004</v>
       </c>
-      <c r="G325" s="5">
+      <c r="G325" s="6">
+        <f t="shared" si="5"/>
         <v>5184.6000000000004</v>
       </c>
     </row>
-    <row r="326" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A326" s="5">
         <v>15</v>
       </c>
       <c r="B326" s="5">
         <v>5163</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="D326" s="5">
-[...2 lines deleted...]
-      <c r="E326" s="5">
+      <c r="D326" s="6">
+        <v>0</v>
+      </c>
+      <c r="E326" s="7">
         <v>26</v>
       </c>
-      <c r="F326" s="5">
+      <c r="F326" s="6">
         <v>514.79999999999995</v>
       </c>
-      <c r="G326" s="5">
+      <c r="G326" s="6">
+        <f t="shared" si="5"/>
         <v>540.79999999999995</v>
       </c>
     </row>
-    <row r="327" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A327" s="5">
         <v>15</v>
       </c>
       <c r="B327" s="5">
         <v>5895</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="D327" s="5">
-[...5 lines deleted...]
-      <c r="F327" s="5">
+      <c r="D327" s="6">
+        <v>0</v>
+      </c>
+      <c r="E327" s="7">
+        <v>0</v>
+      </c>
+      <c r="F327" s="6">
         <v>219.3</v>
       </c>
-      <c r="G327" s="5">
+      <c r="G327" s="6">
+        <f t="shared" si="5"/>
         <v>219.3</v>
       </c>
     </row>
-    <row r="328" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A328" s="5">
         <v>15</v>
       </c>
       <c r="B328" s="5">
         <v>6012</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="D328" s="5">
-[...2 lines deleted...]
-      <c r="E328" s="5">
+      <c r="D328" s="6">
+        <v>0</v>
+      </c>
+      <c r="E328" s="7">
         <v>4</v>
       </c>
-      <c r="F328" s="5">
+      <c r="F328" s="6">
         <v>553.9</v>
       </c>
-      <c r="G328" s="5">
+      <c r="G328" s="6">
+        <f t="shared" si="5"/>
         <v>557.9</v>
       </c>
     </row>
-    <row r="329" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A329" s="5">
         <v>15</v>
       </c>
       <c r="B329" s="5">
         <v>6462</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="D329" s="5">
-[...2 lines deleted...]
-      <c r="E329" s="5">
+      <c r="D329" s="6">
+        <v>0</v>
+      </c>
+      <c r="E329" s="7">
         <v>5</v>
       </c>
-      <c r="F329" s="5">
+      <c r="F329" s="6">
         <v>226.3</v>
       </c>
-      <c r="G329" s="5">
+      <c r="G329" s="6">
+        <f t="shared" si="5"/>
         <v>231.3</v>
       </c>
     </row>
-    <row r="330" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A330" s="5">
         <v>15</v>
       </c>
       <c r="B330" s="5">
         <v>6592</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="D330" s="5">
-[...2 lines deleted...]
-      <c r="E330" s="5">
+      <c r="D330" s="6">
+        <v>0</v>
+      </c>
+      <c r="E330" s="7">
         <v>5</v>
       </c>
-      <c r="F330" s="5">
+      <c r="F330" s="6">
         <v>945.3</v>
       </c>
-      <c r="G330" s="5">
+      <c r="G330" s="6">
+        <f t="shared" si="5"/>
         <v>950.3</v>
       </c>
     </row>
-    <row r="331" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A331" s="5">
         <v>15</v>
       </c>
       <c r="B331" s="5">
         <v>6700</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="D331" s="5">
-[...2 lines deleted...]
-      <c r="E331" s="5">
+      <c r="D331" s="6">
+        <v>0</v>
+      </c>
+      <c r="E331" s="7">
         <v>6</v>
       </c>
-      <c r="F331" s="5">
+      <c r="F331" s="6">
         <v>481.6</v>
       </c>
-      <c r="G331" s="5">
+      <c r="G331" s="6">
+        <f t="shared" si="5"/>
         <v>487.6</v>
       </c>
     </row>
-    <row r="332" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A332" s="5">
         <v>15</v>
       </c>
       <c r="B332" s="5">
         <v>6759</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="D332" s="5">
-[...2 lines deleted...]
-      <c r="E332" s="5">
+      <c r="D332" s="6">
+        <v>0</v>
+      </c>
+      <c r="E332" s="7">
         <v>3</v>
       </c>
-      <c r="F332" s="5">
+      <c r="F332" s="6">
         <v>506.3</v>
       </c>
-      <c r="G332" s="5">
+      <c r="G332" s="6">
+        <f t="shared" si="5"/>
         <v>509.3</v>
       </c>
     </row>
-    <row r="333" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A333" s="5">
         <v>15</v>
       </c>
       <c r="B333" s="5">
         <v>6854</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="D333" s="5">
-[...5 lines deleted...]
-      <c r="F333" s="5">
+      <c r="D333" s="6">
+        <v>0</v>
+      </c>
+      <c r="E333" s="7">
+        <v>0</v>
+      </c>
+      <c r="F333" s="6">
         <v>577.20000000000005</v>
       </c>
-      <c r="G333" s="5">
+      <c r="G333" s="6">
+        <f t="shared" si="5"/>
         <v>577.20000000000005</v>
       </c>
     </row>
-    <row r="334" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="334" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A334" s="5">
         <v>15</v>
       </c>
       <c r="B334" s="5">
         <v>6937</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D334" s="5">
-[...2 lines deleted...]
-      <c r="E334" s="5">
+      <c r="D334" s="6">
+        <v>0</v>
+      </c>
+      <c r="E334" s="7">
         <v>15</v>
       </c>
-      <c r="F334" s="5">
+      <c r="F334" s="6">
         <v>395</v>
       </c>
-      <c r="G334" s="5">
+      <c r="G334" s="6">
+        <f t="shared" si="5"/>
         <v>410</v>
       </c>
     </row>
-    <row r="335" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:7" outlineLevel="2" x14ac:dyDescent="0.45">
       <c r="A335" s="5">
         <v>15</v>
       </c>
       <c r="B335" s="5">
         <v>7047</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="D335" s="5">
-[...2 lines deleted...]
-      <c r="E335" s="5">
+      <c r="D335" s="6">
+        <v>0</v>
+      </c>
+      <c r="E335" s="7">
         <v>1</v>
       </c>
-      <c r="F335" s="5">
+      <c r="F335" s="6">
         <v>305.2</v>
       </c>
-      <c r="G335" s="5">
+      <c r="G335" s="6">
+        <f t="shared" si="5"/>
         <v>306.2</v>
       </c>
     </row>
-    <row r="336" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A336" s="3" t="s">
         <v>335</v>
       </c>
       <c r="B336" s="5"/>
       <c r="C336" s="5"/>
       <c r="D336" s="5"/>
       <c r="E336" s="5"/>
-      <c r="F336" s="5"/>
-      <c r="G336" s="5">
+      <c r="F336" s="6"/>
+      <c r="G336" s="6">
         <f>SUBTOTAL(9,G304:G335)</f>
         <v>34079.899999999994</v>
       </c>
     </row>
-    <row r="337" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.45">
       <c r="A337" s="5"/>
       <c r="B337" s="5"/>
       <c r="C337" s="5"/>
       <c r="D337" s="5"/>
       <c r="E337" s="5"/>
-      <c r="F337" s="5"/>
-[...2 lines deleted...]
-    <row r="338" spans="1:7" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="F337" s="6"/>
+      <c r="G337" s="6"/>
+    </row>
+    <row r="338" spans="1:7" ht="14.1" outlineLevel="1" x14ac:dyDescent="0.5">
       <c r="A338" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B338" s="5"/>
       <c r="C338" s="5"/>
       <c r="D338" s="5"/>
       <c r="E338" s="5"/>
-      <c r="F338" s="5"/>
-      <c r="G338" s="5">
+      <c r="F338" s="6"/>
+      <c r="G338" s="6">
         <f>SUBTOTAL(9,G3:G337)</f>
         <v>514869.5</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A3:G335">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G335">
     <sortCondition ref="A2:A335"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>