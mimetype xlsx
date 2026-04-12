--- v2 (2026-03-02)
+++ v3 (2026-04-12)
@@ -15,87 +15,87 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\ProgramAdmin\Iowa Student Financial Aid Guide\2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E195F98-2960-486F-8FB0-E522CB876ADD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CD0A8DD-FE57-4866-B1CA-0AD979FBA610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="7290" tabRatio="674" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="674" activeTab="16" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DMACC" sheetId="1" r:id="rId1"/>
     <sheet name="EICCD" sheetId="2" r:id="rId2"/>
     <sheet name="HCC" sheetId="3" r:id="rId3"/>
     <sheet name="IHCC" sheetId="4" r:id="rId4"/>
     <sheet name="ICCC" sheetId="5" r:id="rId5"/>
     <sheet name="ILCC" sheetId="6" r:id="rId6"/>
     <sheet name="IVCCD" sheetId="7" r:id="rId7"/>
     <sheet name="IWCC" sheetId="8" r:id="rId8"/>
     <sheet name="KCC" sheetId="9" r:id="rId9"/>
     <sheet name="NIACC" sheetId="10" r:id="rId10"/>
     <sheet name="NICC" sheetId="11" r:id="rId11"/>
     <sheet name="NWICC" sheetId="12" r:id="rId12"/>
     <sheet name="SCC" sheetId="13" r:id="rId13"/>
     <sheet name="SWCC" sheetId="14" r:id="rId14"/>
     <sheet name="WITCC" sheetId="15" r:id="rId15"/>
     <sheet name="Allen" sheetId="16" r:id="rId16"/>
     <sheet name="Mercy" sheetId="18" r:id="rId17"/>
     <sheet name="St. Lukes" sheetId="19" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="342">
   <si>
     <t>Des Moines Area Community College (DMACC)</t>
   </si>
   <si>
     <t>CIP</t>
   </si>
   <si>
     <t>Program Title</t>
   </si>
   <si>
     <t>State/Regional</t>
   </si>
   <si>
     <t>Informatics</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Computer Programming/Programmer, General</t>
   </si>
   <si>
     <t>Computer Programming, Specific Applications</t>
   </si>
   <si>
@@ -12326,54 +12326,54 @@
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:E1001"/>
+  <dimension ref="A1:E1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="52.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.140625" customWidth="1"/>
     <col min="4" max="26" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>171</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
@@ -12416,114 +12416,104 @@
     </row>
     <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="58">
         <v>51.091000000000001</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>82</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3">
         <v>51.091099999999997</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>170</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
         <v>51.100499999999997</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B14" s="59" t="s">
         <v>175</v>
       </c>
-      <c r="C8" s="4" t="s">
-[...57 lines deleted...]
-    </row>
+      <c r="C14" s="59" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -13465,51 +13455,50 @@
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C1001"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.140625" customWidth="1"/>
     <col min="4" max="26" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -14559,51 +14548,51 @@
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:E993"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+    <sheetView topLeftCell="A22" workbookViewId="0">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="26" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>