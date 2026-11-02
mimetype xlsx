--- v3 (2026-04-12)
+++ v4 (2026-11-02)
@@ -19,83 +19,88 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\ProgramAdmin\Iowa Student Financial Aid Guide\2026-2027\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\ProgramAdmin\_Future Ready Iowa\Last-Dollar Scholarship\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CD0A8DD-FE57-4866-B1CA-0AD979FBA610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{95F8C103-1401-4645-BAD0-C0D4E7F65CD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="674" activeTab="16" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="33195" yWindow="945" windowWidth="19995" windowHeight="13185" tabRatio="674" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DMACC" sheetId="1" r:id="rId1"/>
     <sheet name="EICCD" sheetId="2" r:id="rId2"/>
     <sheet name="HCC" sheetId="3" r:id="rId3"/>
     <sheet name="IHCC" sheetId="4" r:id="rId4"/>
     <sheet name="ICCC" sheetId="5" r:id="rId5"/>
     <sheet name="ILCC" sheetId="6" r:id="rId6"/>
     <sheet name="IVCCD" sheetId="7" r:id="rId7"/>
     <sheet name="IWCC" sheetId="8" r:id="rId8"/>
     <sheet name="KCC" sheetId="9" r:id="rId9"/>
     <sheet name="NIACC" sheetId="10" r:id="rId10"/>
     <sheet name="NICC" sheetId="11" r:id="rId11"/>
     <sheet name="NWICC" sheetId="12" r:id="rId12"/>
     <sheet name="SCC" sheetId="13" r:id="rId13"/>
     <sheet name="SWCC" sheetId="14" r:id="rId14"/>
     <sheet name="WITCC" sheetId="15" r:id="rId15"/>
     <sheet name="Allen" sheetId="16" r:id="rId16"/>
     <sheet name="Mercy" sheetId="18" r:id="rId17"/>
     <sheet name="St. Lukes" sheetId="19" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1130" uniqueCount="343">
   <si>
     <t>Des Moines Area Community College (DMACC)</t>
   </si>
   <si>
     <t>CIP</t>
   </si>
   <si>
     <t>Program Title</t>
   </si>
   <si>
     <t>State/Regional</t>
   </si>
   <si>
     <t>Informatics</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Computer Programming/Programmer, General</t>
   </si>
   <si>
     <t>Computer Programming, Specific Applications</t>
   </si>
   <si>
@@ -1077,50 +1082,53 @@
     <t>Pharmacy Technician/Assistant.</t>
   </si>
   <si>
     <t>Sales Reps, Wholesale &amp; Manufacturing, Ex Technical &amp; Scientific Products</t>
   </si>
   <si>
     <t>Chef's and Head Cooks</t>
   </si>
   <si>
     <t>Criminal Justice/Police Science</t>
   </si>
   <si>
     <t>Business Administration and Management</t>
   </si>
   <si>
     <t>Farmers, Ranchers, and Other Agricultural Managers</t>
   </si>
   <si>
     <t>Medical Laboratory Technician</t>
   </si>
   <si>
     <t>Commercial Pilots</t>
   </si>
   <si>
     <t>Farmers, Ranchers &amp; Other Ag Managers</t>
+  </si>
+  <si>
+    <t>Geospatial Technology</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -12328,51 +12336,51 @@
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:E1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="52.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.140625" customWidth="1"/>
     <col min="4" max="26" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>171</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
@@ -17392,54 +17400,54 @@
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:H985"/>
+  <dimension ref="A1:H987"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" customWidth="1"/>
     <col min="2" max="2" width="64" customWidth="1"/>
     <col min="3" max="26" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>3</v>
@@ -17749,157 +17757,179 @@
     <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="16"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="32">
         <v>9.0701999999999998</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="9"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="3">
-        <v>15.0304</v>
+      <c r="A32" s="32">
+        <v>12.0503</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="E32" s="9"/>
     </row>
     <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="3">
-        <v>15.0405</v>
+        <v>15.0304</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="9"/>
     </row>
     <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3">
-        <v>15.1701</v>
+        <v>15.0405</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="9"/>
     </row>
     <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3">
-        <v>51.060099999999998</v>
+        <v>15.1701</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="9"/>
     </row>
     <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3">
-        <v>51.060200000000002</v>
+        <v>45.0702</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>20</v>
+        <v>342</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="E36" s="9"/>
     </row>
     <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="3">
-        <v>51.070700000000002</v>
+        <v>51.060099999999998</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="9"/>
     </row>
     <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3">
-        <v>51.080199999999998</v>
+        <v>51.060200000000002</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="9"/>
     </row>
     <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="3">
-        <v>52.030200000000001</v>
+        <v>51.070700000000002</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="E39" s="9"/>
     </row>
     <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3">
+        <v>51.080199999999998</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="9"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3">
         <v>52.040100000000002</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="B42" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C40" s="4" t="s">
-[...4 lines deleted...]
-    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="C42" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
     <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -18799,50 +18829,52 @@
     <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C988"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="81.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="24" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>