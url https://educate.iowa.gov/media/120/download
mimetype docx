--- v0 (2026-06-02)
+++ v1 (2026-06-22)
@@ -66,99 +66,404 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:t>Art</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5EDD">
         <w:t xml:space="preserve">Endorsement </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:t>Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1785F4C0" w14:textId="1D42FD0C" w:rsidR="00AB5EDD" w:rsidRPr="00AB5EDD" w:rsidRDefault="003001C0" w:rsidP="00AB5EDD">
+    <w:p w14:paraId="1785F4C0" w14:textId="1D42FD0C" w:rsidR="00AB5EDD" w:rsidRDefault="003001C0" w:rsidP="00AB5EDD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Endorsement 1</w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> or 1</w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: K-8 or 5-12 </w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Art</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1346BAEF" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
+      <w:r>
+        <w:t>Content Methods courses that cover the specific endorsement area and grade levels are required in addition to the content coursework listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476331EE" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
+      <w:r>
+        <w:t>Methods for content and level</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DefaultEducation"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3102"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="1970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC7953" w14:paraId="2A00A7E1" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="437F5A71" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BD78DF" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2B1FF" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500332D7" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Semester Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C24C95" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year Completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC7953" w14:paraId="2AD5D106" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="76351B9B" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E710457" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C06157" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F62F116" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7D8D2" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC7953" w14:paraId="1988A3D5" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C099C3" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D7ABB9" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E3C8E7" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9F0096" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE65CF3" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71939FB7" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00AB5EDD" w:rsidRDefault="00CC7953" w:rsidP="004B408E"/>
     <w:p w14:paraId="090B1B82" w14:textId="2E4D0520" w:rsidR="00353BF5" w:rsidRPr="00AB5EDD" w:rsidRDefault="003001C0" w:rsidP="00AB5EDD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of 24 semester hours in </w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to include coursework in:</w:t>
       </w:r>
     </w:p>
@@ -882,52 +1187,58 @@
           </w:tcPr>
           <w:p w14:paraId="22A01D4B" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="73908DF3" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A259ECA" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD" w:rsidP="00AB5EDD"/>
+    <w:p w14:paraId="18B6C485" w14:textId="369DEEF8" w:rsidR="004B408E" w:rsidRDefault="004B408E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1049A91E" w14:textId="668E98E2" w:rsidR="00353BF5" w:rsidRDefault="0013172E">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Two-dimensional art</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB5EDD" w14:paraId="05150B05" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1252,59 +1563,57 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7C57B85A" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="4C485439" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16730A30" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22B42796" w14:textId="7E65E10B" w:rsidR="0013172E" w:rsidRDefault="0013172E" w:rsidP="004B408E">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="565A960C" w14:textId="6F7CD2E9" w:rsidR="00353BF5" w:rsidRDefault="0013172E">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Three-dimensional art</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB5EDD" w14:paraId="59864480" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1630,682 +1939,75 @@
           </w:tcPr>
           <w:p w14:paraId="6AF3F0DF" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2B6C95E5" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6833A7D1" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD"/>
-    <w:p w14:paraId="1865D53D" w14:textId="34BDC6B5" w:rsidR="00353BF5" w:rsidRDefault="003001C0" w:rsidP="00AB5EDD">
-[...606 lines deleted...]
-    <w:sectPr w:rsidR="00353BF5">
+    <w:sectPr w:rsidR="00AB5EDD">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B75C75" w14:textId="77777777" w:rsidR="006D568C" w:rsidRDefault="006D568C">
+    <w:p w14:paraId="690FC597" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1094DE0A" w14:textId="77777777" w:rsidR="006D568C" w:rsidRDefault="006D568C">
+    <w:p w14:paraId="58DF72FD" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2372,103 +2074,109 @@
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AB5EDD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="709E2B5D" w14:textId="77777777" w:rsidR="006D568C" w:rsidRDefault="006D568C">
+    <w:p w14:paraId="56321D29" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376A9401" w14:textId="77777777" w:rsidR="006D568C" w:rsidRDefault="006D568C">
+    <w:p w14:paraId="163F5E09" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00353BF5"/>
     <w:rsid w:val="0013172E"/>
+    <w:rsid w:val="001809CE"/>
     <w:rsid w:val="003001C0"/>
     <w:rsid w:val="00353BF5"/>
+    <w:rsid w:val="004B408E"/>
     <w:rsid w:val="00593084"/>
     <w:rsid w:val="006D568C"/>
     <w:rsid w:val="00720C91"/>
+    <w:rsid w:val="009D45D3"/>
+    <w:rsid w:val="00A476EE"/>
     <w:rsid w:val="00AB5EDD"/>
+    <w:rsid w:val="00C27575"/>
+    <w:rsid w:val="00CC7953"/>
     <w:rsid w:val="00F0544F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3851,66 +3559,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrUtO8ck3NTustQvikLeomGef9HQ==">CgMxLjAyCGguZ2pkZ3hzOAByITFJaVNjVzA1QS1ld0lZMTNUM0RtdmgwLXY0OVJWaF9Qcg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>123</Words>
-  <Characters>635</Characters>
+  <Words>114</Words>
+  <Characters>677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>742</CharactersWithSpaces>
+  <CharactersWithSpaces>784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Health Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>