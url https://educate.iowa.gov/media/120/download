--- v1 (2026-06-22)
+++ v2 (2026-08-01)
@@ -115,57 +115,57 @@
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: K-8 or 5-12 </w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Art</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1346BAEF" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
-      <w:r>
+    <w:p w14:paraId="1346BAEF" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00FD604C" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
+      <w:r w:rsidRPr="00FD604C">
         <w:t>Content Methods courses that cover the specific endorsement area and grade levels are required in addition to the content coursework listed below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476331EE" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
-      <w:r>
+      <w:r w:rsidRPr="00FD604C">
         <w:t>Methods for content and level</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC7953" w14:paraId="2A00A7E1" w14:textId="77777777" w:rsidTr="00E57A11">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -419,51 +419,58 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6B9F0096" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="4DE65CF3" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00C12CF2" w:rsidRDefault="00CC7953" w:rsidP="00E57A11">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71939FB7" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00AB5EDD" w:rsidRDefault="00CC7953" w:rsidP="004B408E"/>
+    <w:p w14:paraId="71939FB7" w14:textId="77777777" w:rsidR="00CC7953" w:rsidRPr="00AB5EDD" w:rsidRDefault="00CC7953" w:rsidP="00CC7953">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="090B1B82" w14:textId="2E4D0520" w:rsidR="00353BF5" w:rsidRPr="00AB5EDD" w:rsidRDefault="003001C0" w:rsidP="00AB5EDD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of 24 semester hours in </w:t>
       </w:r>
       <w:r w:rsidR="0013172E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to include coursework in:</w:t>
       </w:r>
     </w:p>
@@ -1186,52 +1193,52 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="22A01D4B" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="73908DF3" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A259ECA" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD" w:rsidP="00AB5EDD"/>
-    <w:p w14:paraId="18B6C485" w14:textId="369DEEF8" w:rsidR="004B408E" w:rsidRDefault="004B408E">
+    <w:p w14:paraId="7A259ECA" w14:textId="7C590B16" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00AB5EDD"/>
+    <w:p w14:paraId="7F0B444C" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1049A91E" w14:textId="668E98E2" w:rsidR="00353BF5" w:rsidRDefault="0013172E">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Two-dimensional art</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB5EDD" w14:paraId="05150B05" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
@@ -1563,55 +1570,51 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7C57B85A" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="4C485439" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B42796" w14:textId="7E65E10B" w:rsidR="0013172E" w:rsidRDefault="0013172E" w:rsidP="004B408E">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="16730A30" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD"/>
     <w:p w14:paraId="565A960C" w14:textId="6F7CD2E9" w:rsidR="00353BF5" w:rsidRDefault="0013172E">
       <w:r>
         <w:t>Three-dimensional art</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB5EDD" w14:paraId="59864480" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
@@ -1939,122 +1942,149 @@
           </w:tcPr>
           <w:p w14:paraId="6AF3F0DF" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2B6C95E5" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRPr="00C12CF2" w:rsidRDefault="00AB5EDD" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6833A7D1" w14:textId="77777777" w:rsidR="00AB5EDD" w:rsidRDefault="00AB5EDD"/>
-    <w:sectPr w:rsidR="00AB5EDD">
+    <w:p w14:paraId="2B1C346B" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00C37B1A">
+      <w:r>
+        <w:t xml:space="preserve">282—21.3(256) Adding, removing or reinstating an endorsement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7413B2B4" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00C37B1A">
+      <w:r>
+        <w:t>21.3(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BB8852" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00C37B1A">
+      <w:r>
+        <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F697F0A" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00C37B1A">
+      <w:r>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0414C026" w14:textId="77777777" w:rsidR="00C37B1A" w:rsidRDefault="00C37B1A" w:rsidP="00C37B1A"/>
+    <w:sectPr w:rsidR="00C37B1A">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="690FC597" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
+    <w:p w14:paraId="31ACB019" w14:textId="77777777" w:rsidR="003452E7" w:rsidRDefault="003452E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58DF72FD" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
+    <w:p w14:paraId="3647AC28" w14:textId="77777777" w:rsidR="003452E7" w:rsidRDefault="003452E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3A65B528" w14:textId="77777777" w:rsidR="00353BF5" w:rsidRDefault="003001C0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
@@ -2074,110 +2104,113 @@
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AB5EDD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56321D29" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
+    <w:p w14:paraId="1D898CC6" w14:textId="77777777" w:rsidR="003452E7" w:rsidRDefault="003452E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="163F5E09" w14:textId="77777777" w:rsidR="00A476EE" w:rsidRDefault="00A476EE">
+    <w:p w14:paraId="775CFAC6" w14:textId="77777777" w:rsidR="003452E7" w:rsidRDefault="003452E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00353BF5"/>
     <w:rsid w:val="0013172E"/>
     <w:rsid w:val="001809CE"/>
     <w:rsid w:val="003001C0"/>
+    <w:rsid w:val="003452E7"/>
     <w:rsid w:val="00353BF5"/>
-    <w:rsid w:val="004B408E"/>
     <w:rsid w:val="00593084"/>
     <w:rsid w:val="006D568C"/>
     <w:rsid w:val="00720C91"/>
-    <w:rsid w:val="009D45D3"/>
-    <w:rsid w:val="00A476EE"/>
+    <w:rsid w:val="00986294"/>
+    <w:rsid w:val="00A128BF"/>
     <w:rsid w:val="00AB5EDD"/>
     <w:rsid w:val="00C27575"/>
+    <w:rsid w:val="00C37B1A"/>
     <w:rsid w:val="00CC7953"/>
+    <w:rsid w:val="00D7567C"/>
     <w:rsid w:val="00F0544F"/>
+    <w:rsid w:val="00FD604C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CD0E682"/>
@@ -3267,51 +3300,67 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1369916907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -3559,66 +3608,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrUtO8ck3NTustQvikLeomGef9HQ==">CgMxLjAyCGguZ2pkZ3hzOAByITFJaVNjVzA1QS1ld0lZMTNUM0RtdmgwLXY0OVJWaF9Qcg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>114</Words>
-  <Characters>677</Characters>
+  <Words>265</Words>
+  <Characters>1419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>784</CharactersWithSpaces>
+  <CharactersWithSpaces>1611</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Health Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>