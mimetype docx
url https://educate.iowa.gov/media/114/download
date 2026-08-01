--- v1 (2026-01-23)
+++ v2 (2026-08-01)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E">
+    <w:p w14:paraId="4FCBBE94" w14:textId="77777777" w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A64B5E">
         <w:t>PK-K Teacher, PreKindergarten-Kindergarten Classroom</w:t>
       </w:r>
       <w:r w:rsidR="00B25FD2" w:rsidRPr="00A64B5E">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="44758D9C" wp14:editId="6CC679A7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -69,3564 +68,3936 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="667512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B25FD2" w:rsidRPr="00A64B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Endorsement</w:t>
       </w:r>
       <w:r w:rsidR="00B25FD2" w:rsidRPr="00A64B5E">
         <w:t xml:space="preserve"> Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="565B0FDA" w14:textId="77777777" w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64B5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Endorsement 103: PK-K</w:t>
       </w:r>
       <w:r w:rsidRPr="00A64B5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Teacher—prekindergarten-kindergarten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="7E7C0119" w14:textId="77777777" w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64B5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Applicants for this endorsement will also hold the teacher—elementary classroom endorsement set forth in this rule or the early childhood special education endorsement set forth in 282—</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 14.1(1).</w:t>
+        <w:t>Applicants for this endorsement will also hold the teacher—elementary classroom endorsement set forth in this rule or the early childhood special education endorsement set forth in 282—subrule 14.1(1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="7643134A" w14:textId="77777777" w:rsidR="00961095" w:rsidRPr="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64B5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Content. A minimum of 18 semester hours to include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="0647FDCA" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>(1) Child development and learning to include young children’s characteristics and needs, with an emphasis on cognitive, language, physical, social, and emotional development, both typical and atypical; the multiple interacting influences on early development; and the creation of environments that are healthy, respectful, supportive, and challenging for each and every child.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="2CCDFAC2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="12DFE442" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="32448275" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="094D8B1D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7EDE8B62" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3A96231E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="14D0907F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7519BB8A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="773C9FE1" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6BCE7997" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6B1B83A0" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="19956F03" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="46A43A9A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="204419C7" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6F9D9F43" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0CF3C17B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7E525423" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3772B55B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="4D14ED0F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2568F7EB" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="46FBC145" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4332582C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7D6D5D3B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="679EAB0D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="36D74266" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="7B1B16BF" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t xml:space="preserve">(2) Building family and community relationships to include understanding that successful early childhood education depends upon reciprocal and respectful partnerships with families, communities, and agencies; that these partnerships have complex and diverse characteristics; and that all families should be involved in their children’s development and learning. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="4B465DF1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="59449977" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="37C062A4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6A950372" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="71B20C65" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="569272AE" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="7DA226B9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="658ED37F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="33548D06" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4DB2E982" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="63B50142" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="31FE236F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="7799A4B5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="50B47966" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="36A21100" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="027309C4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="124A52BD" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4854C86C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="0ED7A0DC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5C50ACE9" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1E065BE9" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7500B762" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="37881E37" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7BFC084E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="0142C99A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="7A3CDCD4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t xml:space="preserve">(3) Assessment in early childhood to include child observation, documentation, and data collection; the development of appropriate goals; the benefits and uses of assessment for curriculum and instructional strategies; the use of technology when appropriate for assessment and adaptations; and building assessment partnerships with families to positively influence the development of each child. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="141986D1" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0BF0A097" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="294D6B57" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1A1BC213" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="35F101BC" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="79DC50ED" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="10A13ADF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3255B700" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1D5A41E2" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2A9E4E80" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="16363E59" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3A029880" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="78213577" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="145C44B9" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="32C51A2A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4E89967F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0F5F6CCB" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5ADD5560" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="02996774" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2D0CFE28" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="667F1BF8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3560F853" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="64234BF6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="392604F8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="522279F2" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="0FAD2A96" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t xml:space="preserve">(4) Developmentally effective approaches to include understanding how positive relationships and supportive interactions are the foundation of working with young children and families; knowing and understanding a wide array of developmentally appropriate approaches, including play and creativity, instructional strategies, and tools to connect with children and families; and reflecting on the teacher’s own practice to promote positive outcomes for each child. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="32DD18B5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="014775AB" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2D79C4F0" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3384FE49" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="101C065C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1E2CAC5C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="77EF83F3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="67099A53" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="76725E0B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1C8EC622" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2C53BCD3" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="237FC684" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="08B56AAB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3AA604DA" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0E14F78A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="55692287" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3D5E7421" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6B99DCB8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="105C54C7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="32C9E449" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="064786E9" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="010F4994" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="42865755" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="36D123EF" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="412D1EAD" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="7AFE9827" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t xml:space="preserve">(5) Content knowledge to build a meaningful curriculum through the use of academic disciplines, including language and literacy, the arts (music, drama, dance, and visual arts), mathematics, science, social studies, physical activity, and health, for designing, implementing, and evaluating inquiry-based experiences that promote positive development and learning for each child. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="563B3B1C" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1420110C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2D3ABD05" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4172437B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="57939748" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="541F7794" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="48266A16" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="395792EA" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6FABEA81" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="31504C5A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="708DEB57" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0F8A4FDC" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="37E8384D" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="04C0AC8E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6EA87FE7" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="513FA339" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1165A78A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="03D906D8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="5BEB571F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="62C4C5C6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="31E43B09" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1BB996A6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="39D511A2" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3E123796" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="6E7A3419" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="612D9C3D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>(6) Collaboration and professionalism to include involvement in the early childhood field, knowledge about ethical and early childhood professional standards, engagement in continuous collaborative learning to inform practice, reflective and critical perspectives on early childhood education, and informed advocacy for young children and the profession.</w:t>
       </w:r>
       <w:r w:rsidR="00A64B5E" w:rsidRPr="00A64B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="55A7FEC3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2DCFC56D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="16D5A457" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1D0E6ADC" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4D2637D0" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4E3801C0" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="09B49FEC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="28E55AC7" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="01D85944" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="63E5386D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6BB2ACAD" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="40975C16" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="3B24C34A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7167D1BC" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="36E6118F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="333C62F5" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2EAD19D6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="41C4EF7F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="57D1492A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0C64B3CB" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0E523848" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0345EB37" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2C5D5447" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="13770396" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="12F0A887" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="357DF578" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>(7) Field experiences and opportunities to observe and practice in a variety of early childhood settings, which include, at a minimum, 40 hours of observation and practice in a variety of preschool settings such as urban, rural, socioeconomic status, cultural diversity, program types, and program sponsorship.</w:t>
       </w:r>
       <w:r w:rsidR="00A64B5E" w:rsidRPr="00A64B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="1162A913" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3C3EDFCD" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="531C81D4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="07AD915D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="28AE4D1E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="41D13172" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="1C71130E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="10FCFC65" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="546B74E6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="39707CF6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2B76C84E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="06EF1123" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="398A4B02" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="38F4C16D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="20AD3510" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2FD95EB6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="411332ED" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="18957A87" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="6F317ADB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="096C6DE3" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1FC04EFF" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2FA34296" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="253E45F1" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="610DF309" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="5843148D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="20783BC4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>(8) Historical, philosophical, and social foundations of early childhood education.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="668D2A03" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3F99A02D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="03A2AD40" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="12DD2DFE" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4A3A3686" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="364A96EF" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="7CFA778E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5091911A" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7B786E61" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="562F7A92" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="767E0C47" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5CA9E671" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="47EBB698" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2FC9821D" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6091725E" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="46DD6633" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="36A69B81" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="30A869B3" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="3B33AEB4" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="38C8B265" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="0670A9FB" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2B35BB21" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4758BCA0" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="32492596" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="48C2069B" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="568452A1" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>(9) Student teaching in a prekindergarten setting.</w:t>
       </w:r>
       <w:r w:rsidR="00A64B5E" w:rsidRPr="00A64B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="00125FD0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2D62E107" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="455F8AA8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7D5722F3" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="12E4AEE7" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="6A1699AD" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="3289B3B9" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5BF2597F" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7B603A0C" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="359FCED4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="4ECE6738" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5F5A9EC4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="03958AD3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="67C096F9" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="626CB555" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7F7566C6" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="55F4C585" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="2A4A6871" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64B5E" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00A64B5E" w14:paraId="100AA201" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="1AFB76FA" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="3C1022BF" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="5211CFA1" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="10572FF4" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
+          <w:p w14:paraId="7BD75CA8" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRPr="00C12CF2" w:rsidRDefault="00A64B5E" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="00A64B5E"/>
-    <w:p w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="5F70AD13" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRDefault="00FA04DE" w:rsidP="00FA04DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360B6816" w14:textId="0CDC11A6" w:rsidR="00FA04DE" w:rsidRPr="004D5FDC" w:rsidRDefault="00FA04DE" w:rsidP="00DC7A19">
+      <w:r w:rsidRPr="004D5FDC">
+        <w:t>According to 79.15(3) this endorsement also requires literacy instruction and practical application to include all of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA4D780" w14:textId="6A3CAC04" w:rsidR="00FA04DE" w:rsidRDefault="00FA04DE" w:rsidP="00DC7A19">
+      <w:r w:rsidRPr="004D5FDC">
+        <w:t>b. Each teacher candidate demonstrates competency in direct and explicit strategies and systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension. Literacy instruction and practical application shall include evidence-based reading instruction and shall not include instruction or practical application on teaching foundational reading that incorporates the three-cueing system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1A4B1C" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRDefault="00FA04DE" w:rsidP="00DC7A19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DefaultEducation"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3102"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="1970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA04DE" w14:paraId="38DC1B3E" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C038E1" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D52E30F" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDD8FAF" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DE3996" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Semester Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755429FF" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year Completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA04DE" w14:paraId="52B41EAE" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0DD9E2" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="016CB46F" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4252A738" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E5DF37" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B13E69" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA04DE" w14:paraId="3EFD94EB" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6309DF90" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD275CD" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FDEED3" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BFD4B8" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="625055EF" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA04DE" w14:paraId="6017A060" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2146CA7F" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D33CC9" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CFABE8" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F02C8A9" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D8CC04" w14:textId="77777777" w:rsidR="00FA04DE" w:rsidRPr="00C12CF2" w:rsidRDefault="00FA04DE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02F5B557" w14:textId="77777777" w:rsidR="00A64B5E" w:rsidRDefault="00A64B5E" w:rsidP="008470EA">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273A8E31" w14:textId="77777777" w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t>21.3(1)</w:t>
       </w:r>
       <w:r w:rsidR="00A64B5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="0C6DC180" w14:textId="77777777" w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
+    <w:p w14:paraId="69A511DB" w14:textId="77777777" w:rsidR="00961095" w:rsidRDefault="00B25FD2" w:rsidP="00A64B5E">
       <w:r>
-        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
+        <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961095" w:rsidRDefault="00961095" w:rsidP="00A64B5E"/>
+    <w:p w14:paraId="7CAAEDE6" w14:textId="77777777" w:rsidR="00961095" w:rsidRDefault="00961095" w:rsidP="00A64B5E"/>
     <w:sectPr w:rsidR="00961095">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C34C1E" w:rsidRDefault="00C34C1E">
+    <w:p w14:paraId="3E29E451" w14:textId="77777777" w:rsidR="008469BE" w:rsidRDefault="008469BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C34C1E" w:rsidRDefault="00C34C1E">
+    <w:p w14:paraId="0002711E" w14:textId="77777777" w:rsidR="008469BE" w:rsidRDefault="008469BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00961095" w:rsidRDefault="00B25FD2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22E88713" w14:textId="77777777" w:rsidR="00961095" w:rsidRDefault="00B25FD2">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -3637,150 +4008,162 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A64B5E">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C34C1E" w:rsidRDefault="00C34C1E">
+    <w:p w14:paraId="66582988" w14:textId="77777777" w:rsidR="008469BE" w:rsidRDefault="008469BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C34C1E" w:rsidRDefault="00C34C1E">
+    <w:p w14:paraId="6E4258BA" w14:textId="77777777" w:rsidR="008469BE" w:rsidRDefault="008469BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="74"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00961095"/>
+    <w:rsid w:val="001E6336"/>
+    <w:rsid w:val="004D5FDC"/>
+    <w:rsid w:val="007406FF"/>
+    <w:rsid w:val="008469BE"/>
+    <w:rsid w:val="008470EA"/>
+    <w:rsid w:val="008D3C7D"/>
     <w:rsid w:val="008F7AE7"/>
     <w:rsid w:val="00961095"/>
     <w:rsid w:val="00A64B5E"/>
     <w:rsid w:val="00B25FD2"/>
+    <w:rsid w:val="00C27575"/>
     <w:rsid w:val="00C34C1E"/>
+    <w:rsid w:val="00D7567C"/>
+    <w:rsid w:val="00DC7A19"/>
+    <w:rsid w:val="00E12F0A"/>
+    <w:rsid w:val="00FA04DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="31E13067"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4112,50 +4495,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4903,51 +5287,93 @@
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1584023778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="19555361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1646545434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -5195,66 +5621,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgLDpiEO056xdXUP7i3KmvLpA7eJw==">CgMxLjAyCGguZ2pkZ3hzOAByITFxUFV3WTZjNVJPTlJMcVVhT0hlSU04aTFFaTBiaThzQw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>712</Words>
-  <Characters>4065</Characters>
+  <Words>856</Words>
+  <Characters>4582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>381</Lines>
+  <Paragraphs>236</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>PK-K Teacher, PreKindergarten-Kindergarten Classroom Endorsement Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4768</CharactersWithSpaces>
+  <CharactersWithSpaces>5202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PK-K Teacher, PreKindergarten-Kindergarten Classroom Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>