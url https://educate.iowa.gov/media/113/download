--- v1 (2026-02-07)
+++ v2 (2026-08-01)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009F41BA" w:rsidRPr="00D33A59" w:rsidRDefault="00D33A59" w:rsidP="00D33A59">
+    <w:p w14:paraId="2F7D1C8D" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRPr="00D33A59" w:rsidRDefault="00D33A59" w:rsidP="00D33A59">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00D33A59">
         <w:t>K-6 Teacher Elementary Classroom</w:t>
       </w:r>
       <w:r w:rsidR="008D602D" w:rsidRPr="00D33A59">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7FFF44A2" wp14:editId="7EF8F68E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="667512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpg" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -68,4316 +67,4689 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="667512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A59">
         <w:br/>
         <w:t>Endorsement</w:t>
       </w:r>
       <w:r w:rsidR="008D602D" w:rsidRPr="00D33A59">
         <w:t xml:space="preserve"> Worksheet</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="009F41BA" w:rsidRPr="00D33A59" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
+    <w:p w14:paraId="6DBD275C" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRPr="00D33A59" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Endorsement 102: Teacher—kindergarten through grade six. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0C9BE1F8" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Growth and development. Child growth and development with emphasis on the emotional, physical and mental characteristics of elementary age children unless completed as part of the professional education core.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D33A59" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00D33A59" w14:paraId="0E8D8B3A" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="5338B026" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="40CA7F77" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="3388D405" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="233A8ADA" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="17ED882B" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33A59" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00D33A59" w14:paraId="4F405BD3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="6722ECFC" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="41EA733D" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="5A53B005" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="579486E2" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="7807687C" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33A59" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00D33A59" w14:paraId="0B2E80F8" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="730F9460" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="37BC2834" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="485F1A26" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="037AF3AF" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="1EE325D1" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33A59" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00D33A59" w14:paraId="673A5A44" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="12166CDC" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="015AE155" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="16833034" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="41DD08D1" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
+          <w:p w14:paraId="57A81BAB" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRPr="00C12CF2" w:rsidRDefault="00D33A59" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D33A59" w:rsidRDefault="00D33A59" w:rsidP="00D33A59"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
+    <w:p w14:paraId="44A5D92A" w14:textId="77777777" w:rsidR="00D33A59" w:rsidRDefault="00D33A59" w:rsidP="00D33A59"/>
+    <w:p w14:paraId="298900C4" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
       <w:r>
         <w:t>At least nine semester hours in literacy development, which will include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="00D33A59" w:rsidP="00625DF3">
+    <w:p w14:paraId="07EF373F" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="00D33A59" w:rsidP="00625DF3">
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008D602D">
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D602D">
         <w:t>Content:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="7F272FC5" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Oral and written communication development; and linguistics, including phonology and phonological awareness, sound-symbol association, syllable types, morphology, syntax and semantics, and the relationship of these components to typical and atypical reading development and reading instruction;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1D608823" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Phonemic awareness;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1B536C07" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Word identification, including phonics and orthography;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="6A63FCB1" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Fluency;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="18E1FC54" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vocabulary;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="3099D6D1" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Comprehension;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="18D2E187" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> W</w:t>
       </w:r>
       <w:r>
         <w:t>riting mechanics;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="6D22A419" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Writing conventions;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="64FE4BCA" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Writing process;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="0AAE7634" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Children’s literature.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
+    <w:p w14:paraId="61F958FE" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00D33A59">
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00D33A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="35D7F9A4" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Assessment, diagnosis and evaluation of student learning in literacy, including the knowledge of the signs and symptoms of dyslexia and other reading difficulties;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="3990DB99" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Integration of the language arts (to include reading, writing, speaking, viewing, and listening);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="05456051" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Integration of technology in teaching and student learning in literacy;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="518CADD6" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Current best-practice, research-based strategies and instructional technology for designing and delivering effective instruction, including appropriate interventions, groupings, remediation, assistive technology, and classroom accommodations for all students including students with dyslexia and other difficulties;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1CF5BD3E" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Classroom management as it applies to literacy methods;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1A69A67A" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pre-student teaching clinical experience in teaching literacy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="62245D93" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="11B62619" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2826C6A4" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="729F4D2E" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6460C21D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6F03BBA8" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7D431629" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="0EC20EC6" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="13E042A9" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1D69FC01" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="05F56518" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3233FC12" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0F5A1AC7" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="054FB9FB" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="45BD8A89" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="137883FC" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="116C28B3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7D621FCF" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="386B3EA9" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="29264F4E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5E9E8AD4" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0340CD26" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="680ACE05" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="018E7DE6" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="52809022" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="3DBD384E" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="1F25E16E" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>At least nine semester hours in mathematics, which will include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="0B45EB51" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Content:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1461384D" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Numbers and operations;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="70B9AC73" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Algebra/number patterns;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1E19A6C0" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Geometry;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="591EC7AD" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Measurement;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="0CDF0CF8" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Data analysis/probability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="640146C1" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="200450F4" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Assessment, diagnosis and evaluation of student learning in mathematics;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="60A25743" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Current best-practice, research-based instructional methods in mathematical processes (to include problem-solving; reasoning; communication; the ability to recognize, make and apply connections; integration of manipulatives; the ability to construct and to apply multiple connected representations; and the application of content to real-world experiences);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="4EFA8F23" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Integration of technology in teaching and student learning in mathematics;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="7D521DD5" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Classroom management as it applies to mathematics methods;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="524F78B4" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="002F019C">
+      <w:pPr>
+        <w:ind w:firstLine="547"/>
+      </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pre-student teaching clinical experience in teaching mathematics.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3" w:rsidRPr="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="13F9491B" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4DD662D6" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="349A9697" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="298FF972" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1361550C" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="18085D8B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="32D0706C" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5D765FB5" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="214286DC" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="103C732D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7A1B433C" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="02EF565A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="471843AF" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="01759BC8" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="17E60925" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6EF9A0D7" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="799C399F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="795B855D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="370A832F" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="08E97701" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7F872073" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7DF4D9BA" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3551C1D0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1C850B2D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="295760A4" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="182340C2" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>At least nine semester hours in social sciences, which will include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="1B780967" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Content:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="670D6D5D" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>History;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="0929646D" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Geography;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="13FE62B2" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Political science/civic literacy;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="211D09E1" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Economics;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="7210AD97" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Behavioral sciences.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="04E0642F" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="2F7008F6" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Current best-practice, research-based approaches to the teaching and learning of social sciences;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="78148D72" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Integration of technology in teaching and student learning in social sciences;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="47834493" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Classroom management as it applies to social science methods.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="616C2DC6" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="11EAA67A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="72015F73" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="39B7A368" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5504A485" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2E28770E" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="56AB9415" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0E24EF08" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="39F2C12D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="30E9A8D3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0EFE7974" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5385FF9A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="143582AC" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0F5CBB01" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="737ED2E0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="636CE072" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="62EB6608" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7BB61AF7" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="523699C0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="63E2CD95" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0EF5C9D0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="064BEDA2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="29E814C1" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4770ECBB" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="13B53019" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="2902DE4A" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>At least nine semester hours in science, which will include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="6E1680FD" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Content:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="705F6E61" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Physical science;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="181A84D7" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Earth/space science;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="4C66DA7C" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Life science.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
+    <w:p w14:paraId="20D8B199" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00625DF3">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="3421F94C" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Current best-practice, research-based methods of inquiry-based teaching and learning of science;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="1665B3BA" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integration of technology in teaching and student learning in science;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="56AC9540" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Classroom management as it applies to science methods.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="32E3C989" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="35E6984F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6A6DE34A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="14B590DC" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="14830EE2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="02DEA81B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="3881032E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="67B74950" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7D8469E9" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5BE00668" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3C6299E0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2DB5F4E7" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="68302B87" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4863DD91" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3A37E60F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0D8193E3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3F13150D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5A1B664B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="1C0F14AE" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1B02C38B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="54147BBE" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="30DC1678" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0656C965" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4A78EC53" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="0999199A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="5177D9DF" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:r>
         <w:t>At least three semester hours to include all of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="7DEE314D" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods of teaching elementary physical education, health, and wellness;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="35E64964" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods of teaching visual arts for the elementary classroom;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="5E9A42E4" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:r>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidR="00462ACB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Methods of teaching performance arts for the elementary classroom.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="2E0CAD67" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5F04FC31" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5D4BDC0F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="424619BE" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="16567640" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0E034221" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="0685F323" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="376511D9" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3B6A8BF9" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="018896A5" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7007DA7B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="785596C5" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="1E008125" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5BCD4B06" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6DC3FFB1" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="13351354" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="763331E3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="250DD065" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="5A652A33" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="146722BD" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="53AC6C46" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="18C29B70" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7CD1E1A3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1ACA3522" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="7610BFFD" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="7BA24877" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pre-student teaching field experience in at least two different grade levels to include one primary and one intermediate placement.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3" w:rsidRPr="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="4965B0C7" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1BC2EB4D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1FC9BC5F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="194C425C" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1D9A7F97" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4B1D9839" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="1A8FBBA0" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5D3B959D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="51E78146" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="39574115" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6368969F" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3E67435A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="38474789" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="171D9A22" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="65AEB5E2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7A848D65" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4A3143EB" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5F075B52" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="4131F4CE" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="21901815" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2FF891C8" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6DFD6950" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2DBE2317" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7254FB19" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="34894D17" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="125F456C" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:r>
         <w:t>A field of specialization in a single discipline or a formal interdisciplinary program of at least 12 semester hours.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3" w:rsidRPr="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="09D814A3" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6BF70072" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7DD908CD" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="0A339630" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="781570B2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="699164E2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="313EF492" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="419C5F39" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="26FDD56A" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="72F116D3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="26059C42" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="40485057" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="2936B0B2" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="57394C25" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="4C2B0FBE" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="2B07BFDF" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="63588B4D" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="56E4F924" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="34F4438E" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3225759B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="621D8616" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="21ADDE79" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="263C91B0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7CADDC95" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="19D06924" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="6B5E59A6" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
       <w:r>
         <w:t>Student teaching in an elementary general education classroom.</w:t>
       </w:r>
       <w:r w:rsidR="00625DF3" w:rsidRPr="00625DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1165"/>
         <w:gridCol w:w="3102"/>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="2ED6BC68" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1DA231C3" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="725BD470" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="47F1BB48" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="1FAA96E5" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semester Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="6E6B8B95" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12CF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="7B444F43" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="7F069D32" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3BC988F1" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3D97501B" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="70E8EB61" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="329AE4B2" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="75578FF8" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="06A1ABF0" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="034DCD90" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="5AD3C9B4" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="09EDE7AC" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="06DD5D79" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625DF3" w:rsidTr="00C56101">
+      <w:tr w:rsidR="00625DF3" w14:paraId="51C2AAA5" w14:textId="77777777" w:rsidTr="00C56101">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="3B3B12F5" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="64531034" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="61A17481" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="09FF5BFF" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
+          <w:p w14:paraId="24790507" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRPr="00C12CF2" w:rsidRDefault="00625DF3" w:rsidP="00C56101">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
+    <w:p w14:paraId="34195243" w14:textId="77777777" w:rsidR="00625DF3" w:rsidRDefault="00625DF3" w:rsidP="00625DF3"/>
+    <w:p w14:paraId="6C946508" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00E51999" w:rsidRDefault="009E39FE" w:rsidP="002F019C">
+      <w:r w:rsidRPr="00E51999">
+        <w:t>According to 79.15(3) this endorsement also requires literacy instruction and practical application to include all of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F4D98C" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRDefault="009E39FE" w:rsidP="002F019C">
+      <w:r w:rsidRPr="00E51999">
+        <w:t>b. Each teacher candidate demonstrates competency in direct and explicit strategies and systematic and sequential approaches to teaching phonemic awareness, phonics, vocabulary, fluency, and text comprehension. Literacy instruction and practical application shall include evidence-based reading instruction and shall not include instruction or practical application on teaching foundational reading that incorporates the three-cueing system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05805486" w14:textId="77777777" w:rsidR="0074090C" w:rsidRDefault="0074090C" w:rsidP="002F019C"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DefaultEducation"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3102"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="1970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E39FE" w14:paraId="7710C20D" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0356B8" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Course #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E229F85" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014E8085" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA52191" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Semester Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49059ACF" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12CF2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year Completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E39FE" w14:paraId="6D9001F0" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F1582B" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD055BE" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7637FB" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4E8FD8" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F12E75" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E39FE" w14:paraId="7DC95206" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A7404F" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="535AF4BC" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="636BA890" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="342E751B" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="754F49A6" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E39FE" w14:paraId="397863EE" w14:textId="77777777" w:rsidTr="00E57A11">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5C9F99" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F638E52" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="79579C2E" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="310F79FD" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C79A54" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRPr="00C12CF2" w:rsidRDefault="009E39FE" w:rsidP="00E57A11">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="048BCEF0" w14:textId="77777777" w:rsidR="009E39FE" w:rsidRDefault="009E39FE" w:rsidP="002F019C"/>
+    <w:p w14:paraId="4A759168" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="002F019C">
       <w:r>
         <w:t xml:space="preserve">21.3(1) Adding an endorsement. To add an endorsement to an existing license, the applicant will follow one of these options: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B581E0C" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="002F019C">
       <w:r>
         <w:t xml:space="preserve">a. Option 1. Receive the Iowa education institution’s recommendation that the current approved program requirements or state minimum requirements for the endorsement have been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="00462ACB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E856EFB" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D" w:rsidP="002F019C">
       <w:r>
         <w:t xml:space="preserve">b. Option 2. Apply for a review of transcripts, out-of-state licensure, or approved assessment score reports by the board of educational examiners’ staff to determine whether Iowa requirements have been met. Applicants will have achieved a C- grade or higher in the courses that will be considered for an endorsement. The methods course can be waived if the practitioner holds an endorsement in the same content area at a different level and teaches in the new content area successfully while holding a Class B license. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F41BA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="446" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C6BD4" w:rsidRDefault="009C6BD4">
+    <w:p w14:paraId="090A02B4" w14:textId="77777777" w:rsidR="00BF0F17" w:rsidRDefault="00BF0F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C6BD4" w:rsidRDefault="009C6BD4">
+    <w:p w14:paraId="5871ED6E" w14:textId="77777777" w:rsidR="00BF0F17" w:rsidRDefault="00BF0F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="009F41BA" w:rsidRDefault="008D602D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6590637B" w14:textId="77777777" w:rsidR="009F41BA" w:rsidRDefault="008D602D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -4388,154 +4760,164 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D33A59">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C6BD4" w:rsidRDefault="009C6BD4">
+    <w:p w14:paraId="1484AB86" w14:textId="77777777" w:rsidR="00BF0F17" w:rsidRDefault="00BF0F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C6BD4" w:rsidRDefault="009C6BD4">
+    <w:p w14:paraId="7742B921" w14:textId="77777777" w:rsidR="00BF0F17" w:rsidRDefault="00BF0F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F41BA"/>
     <w:rsid w:val="00115667"/>
     <w:rsid w:val="00117735"/>
+    <w:rsid w:val="00217F55"/>
+    <w:rsid w:val="002F019C"/>
     <w:rsid w:val="00462ACB"/>
     <w:rsid w:val="00625DF3"/>
     <w:rsid w:val="0070671E"/>
+    <w:rsid w:val="0074090C"/>
     <w:rsid w:val="008D602D"/>
     <w:rsid w:val="009C6BD4"/>
+    <w:rsid w:val="009E39FE"/>
     <w:rsid w:val="009F41BA"/>
+    <w:rsid w:val="00BF0F17"/>
+    <w:rsid w:val="00C27575"/>
+    <w:rsid w:val="00D2184F"/>
     <w:rsid w:val="00D33A59"/>
+    <w:rsid w:val="00D7567C"/>
+    <w:rsid w:val="00E51999"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="492B885F"/>
   <w15:docId w15:val="{581F8E69-5543-40D8-9FA7-C71DB26F78A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4867,50 +5249,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004947A8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -5669,51 +6052,51 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="19405B"/>
         <w:vAlign w:val="bottom"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D33A59"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -5960,67 +6343,67 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjv6ewWHG4z2poTgq0RY7/3xlI6lw==">CgMxLjAyCGguZ2pkZ3hzOAByITFUZUxQQ1VwNlczcE5sREp4N24zM0JLSGFYb182Uktpdg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4752</Characters>
+  <Pages>5</Pages>
+  <Words>983</Words>
+  <Characters>5263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>438</Lines>
+  <Paragraphs>271</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>K-6 Teacher Elementary Classroom Endorsement Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5574</CharactersWithSpaces>
+  <CharactersWithSpaces>5975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>K-6 Teacher Elementary Classroom Endorsement Worksheet</dc:title>
   <dc:creator>Tubbs, Joanne [BOEE]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>