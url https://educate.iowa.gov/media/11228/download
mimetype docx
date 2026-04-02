--- v0 (2025-11-08)
+++ v1 (2026-04-02)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0E4F5B2D" w14:textId="793415E0" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="002A66A0" w:rsidP="00E45FCB">
+    <w:p w14:paraId="0E4F5B2D" w14:textId="573E6A8B" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="002A66A0" w:rsidP="00E45FCB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E38259D" wp14:editId="167B723D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E38259D" wp14:editId="2E6CC806">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5534025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1064150" cy="903788"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2106896790" name="Picture 2" descr="A yellow school bus with a stop sign&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2106896790" name="Picture 2" descr="A yellow school bus with a stop sign&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -82,90 +82,135 @@
                       <a:ext cx="1064150" cy="903788"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 School Bus Driver Survey: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E45FCB" w:rsidRPr="00BA25C8">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Bus Driver Survey: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45FCB" w:rsidRPr="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">Illegal Passing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15698852" w14:textId="68830B7A" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00E45FCB">
+    <w:p w14:paraId="15698852" w14:textId="4DC2194C" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00E45FCB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-450" w:firstLine="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Survey Date: </w:t>
       </w:r>
       <w:r w:rsidR="00E45FCB" w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wednesday, May 7, 2025</w:t>
+        <w:t xml:space="preserve">Wednesday, May </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45FCB" w:rsidRPr="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D96BB4E" w14:textId="77777777" w:rsidR="00E33873" w:rsidRDefault="00E33873" w:rsidP="00E45FCB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9F6365" w14:textId="53BB2567" w:rsidR="00E45FCB" w:rsidRPr="00E33873" w:rsidRDefault="00E45FCB" w:rsidP="00E33873">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>School Bus Driver:</w:t>
@@ -374,71 +419,87 @@
     </w:p>
     <w:p w14:paraId="55E12B34" w14:textId="77777777" w:rsidR="002A66A0" w:rsidRPr="00DB3D32" w:rsidRDefault="002A66A0" w:rsidP="002A66A0">
       <w:pPr>
         <w:framePr w:w="2729" w:h="2343" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="8671" w:y="150"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bus #: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0999EC00" w14:textId="6C66F9A2" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00E45FCB" w:rsidP="00E45FCB">
+    <w:p w14:paraId="0999EC00" w14:textId="4200D7B1" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00E45FCB" w:rsidP="00E45FCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Please document vehicles that illegally pass your school bus on Wednesday, May 7.</w:t>
+        <w:t xml:space="preserve">Please document vehicles that illegally pass your school bus on Wednesday, May </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA25C8" w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> An illegal pass includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4583B922" w14:textId="72333961" w:rsidR="00BA25C8" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00BA25C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
@@ -551,171 +612,201 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E742603" w14:textId="344110C9" w:rsidR="00BA25C8" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00BA25C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______I observed no illegal passes today.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E503A6" w14:textId="734EC93E" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00E45FCB" w:rsidP="00BA25C8">
+    <w:p w14:paraId="71E503A6" w14:textId="2B995F07" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00E45FCB" w:rsidP="00BA25C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please submit </w:t>
       </w:r>
       <w:r w:rsidR="00BA25C8" w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> completed form to your supervisor by Friday, May 9.</w:t>
+        <w:t xml:space="preserve"> completed form to your supervisor by Friday, May </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C063A3" w14:textId="77777777" w:rsidR="00E33873" w:rsidRDefault="00E33873" w:rsidP="00BA25C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="308B3487" w14:textId="1F08EEDD" w:rsidR="00BA25C8" w:rsidRPr="00E33873" w:rsidRDefault="00BA25C8" w:rsidP="00E33873">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supervisors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059548DA" w14:textId="06FA84B7" w:rsidR="00BA25C8" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00BA25C8">
+    <w:p w14:paraId="059548DA" w14:textId="3EA16B64" w:rsidR="00BA25C8" w:rsidRPr="00BA25C8" w:rsidRDefault="00BA25C8" w:rsidP="00BA25C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return </w:t>
       </w:r>
       <w:r w:rsidR="00A961A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>compiled data</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00BA25C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Tom.Simpson@iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by Wednesday, May 14.</w:t>
+        <w:t xml:space="preserve"> by Wednesday, May 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="394"/>
         <w:tblW w:w="10548" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2988"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w14:paraId="42699FAD" w14:textId="77777777" w:rsidTr="00750235">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79C9DDBA" w14:textId="77777777" w:rsidR="00E45FCB" w:rsidRPr="00BA25C8" w:rsidRDefault="00E45FCB" w:rsidP="00886ED1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2308,51 +2399,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Tom.Simpson@iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or 515-336-3965.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E33873" w:rsidRPr="00E33873" w:rsidSect="00E45FCB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2370,51 +2461,51 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C04810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0823336"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2502,132 +2593,135 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53633476"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AE3E119E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="948127115">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="260601026">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E45FCB"/>
     <w:rsid w:val="00150508"/>
     <w:rsid w:val="002A66A0"/>
+    <w:rsid w:val="003C3786"/>
     <w:rsid w:val="00750235"/>
     <w:rsid w:val="00A961A1"/>
     <w:rsid w:val="00B848C7"/>
+    <w:rsid w:val="00B902EA"/>
     <w:rsid w:val="00BA25C8"/>
+    <w:rsid w:val="00CA2E5F"/>
     <w:rsid w:val="00D21CD4"/>
     <w:rsid w:val="00E33873"/>
     <w:rsid w:val="00E45FCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72BE4A68"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEADE80B-F733-479C-BB6B-86E73DB41275}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2959,50 +3053,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E45FCB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3085,51 +3180,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00750235"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tom.Simpson@iowa.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tom.Simpson@iowa.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3413,68 +3508,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8720CB0-CEE7-4DA9-A73A-2ABB593CC58E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>356</Words>
-  <Characters>2034</Characters>
+  <Characters>2032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2386</CharactersWithSpaces>
+  <CharactersWithSpaces>2384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marolf, Holli [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>