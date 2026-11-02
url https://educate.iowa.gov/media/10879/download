--- v0 (2025-10-18)
+++ v1 (2026-11-02)
@@ -1,662 +1,1466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\2025-26 Financial Aid Guide\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\ProgramAdmin\_Future Ready Iowa\Last-Dollar Scholarship\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{95F8C103-1401-4645-BAD0-C0D4E7F65CD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22980" windowHeight="9030"/>
+    <workbookView xWindow="33195" yWindow="945" windowWidth="19995" windowHeight="13185" tabRatio="674" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Future Ready Grant Programs" sheetId="1" r:id="rId1"/>
+    <sheet name="DMACC" sheetId="1" r:id="rId1"/>
+    <sheet name="EICCD" sheetId="2" r:id="rId2"/>
+    <sheet name="HCC" sheetId="3" r:id="rId3"/>
+    <sheet name="IHCC" sheetId="4" r:id="rId4"/>
+    <sheet name="ICCC" sheetId="5" r:id="rId5"/>
+    <sheet name="ILCC" sheetId="6" r:id="rId6"/>
+    <sheet name="IVCCD" sheetId="7" r:id="rId7"/>
+    <sheet name="IWCC" sheetId="8" r:id="rId8"/>
+    <sheet name="KCC" sheetId="9" r:id="rId9"/>
+    <sheet name="NIACC" sheetId="10" r:id="rId10"/>
+    <sheet name="NICC" sheetId="11" r:id="rId11"/>
+    <sheet name="NWICC" sheetId="12" r:id="rId12"/>
+    <sheet name="SCC" sheetId="13" r:id="rId13"/>
+    <sheet name="SWCC" sheetId="14" r:id="rId14"/>
+    <sheet name="WITCC" sheetId="15" r:id="rId15"/>
+    <sheet name="Allen" sheetId="16" r:id="rId16"/>
+    <sheet name="Mercy" sheetId="18" r:id="rId17"/>
+    <sheet name="St. Lukes" sheetId="19" r:id="rId18"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="995" uniqueCount="117">
-[...7 lines deleted...]
-    <t>Program</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1130" uniqueCount="343">
+  <si>
+    <t>Des Moines Area Community College (DMACC)</t>
+  </si>
+  <si>
+    <t>CIP</t>
+  </si>
+  <si>
+    <t>Program Title</t>
+  </si>
+  <si>
+    <t>State/Regional</t>
+  </si>
+  <si>
+    <t>Informatics</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Computer Programming/Programmer, General</t>
+  </si>
+  <si>
+    <t>Computer Programming, Specific Applications</t>
+  </si>
+  <si>
+    <t>Web Page, Digital/Multimedia and Information Resources Design</t>
+  </si>
+  <si>
+    <t>Water and Wastewater Treatment Plant and System Operators</t>
+  </si>
+  <si>
+    <t>Architectural Drafting and Architectural CAD/CADD</t>
+  </si>
+  <si>
+    <t>Energy Management and Systems Technology/Technician</t>
+  </si>
+  <si>
+    <t>Legal Assistant/Paralegal.</t>
+  </si>
+  <si>
+    <t>Criminal Justice/Police Science.</t>
+  </si>
+  <si>
+    <t>Fire Science Technology</t>
+  </si>
+  <si>
+    <t>Carpentry/Carpenter</t>
+  </si>
+  <si>
+    <t>Electrician</t>
+  </si>
+  <si>
+    <t>Heating, Air Conditioning, Ventilation and Refrigeration Maintenance Technology/Technician</t>
+  </si>
+  <si>
+    <t>Welding Technology/Welder</t>
+  </si>
+  <si>
+    <t>Dental Assisting/Assistant</t>
+  </si>
+  <si>
+    <t>Dental Hygiene/Hygienist</t>
+  </si>
+  <si>
+    <t>Health Information Technology</t>
+  </si>
+  <si>
+    <t>Medical Assistant</t>
+  </si>
+  <si>
+    <t>Physical Therapy Technician/Assistant</t>
+  </si>
+  <si>
+    <t>Surgical Technology/Technologist</t>
+  </si>
+  <si>
+    <t>Clinical/Medical Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Registered Nursing/Registered Nurse</t>
+  </si>
+  <si>
+    <t>Licensed Practical/Vocational Nurse Training</t>
+  </si>
+  <si>
+    <t>Business Administration Entrepreneurship</t>
+  </si>
+  <si>
+    <t>Accounting and Bookkeeping</t>
+  </si>
+  <si>
+    <t>Regional</t>
+  </si>
+  <si>
+    <t>Accountants and Auditors</t>
+  </si>
+  <si>
+    <t>Eastern Iowa Community College (EICCD)</t>
+  </si>
+  <si>
+    <t>Electrical, Electronic and Communications Engineering Technology/Technician</t>
+  </si>
+  <si>
+    <t>Electromechanical Technology</t>
+  </si>
+  <si>
+    <t>Machine Tool Technology/Technician</t>
+  </si>
+  <si>
+    <t>48.0510</t>
+  </si>
+  <si>
+    <t>Advanced Emergency Medical Technician, Emergency Medical Services</t>
+  </si>
+  <si>
+    <t>Radiologic Technology/Science - Radiographer</t>
+  </si>
+  <si>
+    <t>Supply Chain and Logistics</t>
+  </si>
+  <si>
+    <t>Accounting Management</t>
+  </si>
+  <si>
+    <t>Administrative Assistant and Secretarial Science, General.</t>
+  </si>
+  <si>
+    <t>01.0105</t>
+  </si>
+  <si>
+    <t>01.0301</t>
+  </si>
+  <si>
+    <t>01.8301</t>
+  </si>
+  <si>
+    <t>Veterinary Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>Hawkeye Community College (HCC)</t>
+  </si>
+  <si>
+    <t>01.0204</t>
+  </si>
+  <si>
+    <t>Agricultural Power Machinery Operation</t>
+  </si>
+  <si>
+    <t>09.0702</t>
+  </si>
+  <si>
+    <t>Digital Communication and Media/Multimedia.</t>
+  </si>
+  <si>
+    <t>Information Systems Management</t>
+  </si>
+  <si>
+    <t>Fire Science</t>
+  </si>
+  <si>
+    <t>Graphic Design</t>
+  </si>
+  <si>
+    <t>Occupational Therapist Assistant</t>
+  </si>
+  <si>
+    <t>Emergency Medical Services</t>
+  </si>
+  <si>
+    <t>Practical Nursing</t>
+  </si>
+  <si>
+    <t>State*</t>
+  </si>
+  <si>
+    <t>Human Resources Management/Personnel Administration, General.</t>
+  </si>
+  <si>
+    <t>Auto Collision Technologies (AAS), Collision Repair &amp; Refinishing (Diploma)</t>
+  </si>
+  <si>
+    <t>Food Service Managers</t>
+  </si>
+  <si>
+    <t>Indian Hills Community College (IHCC)</t>
+  </si>
+  <si>
+    <t>01.1102</t>
+  </si>
+  <si>
+    <t>Agriculture-Agronomy A.A.S.</t>
+  </si>
+  <si>
+    <t>Laser and Optical Technology/Technician</t>
+  </si>
+  <si>
+    <t>Electro-Mechanical and Mechatronics Technologist/Technician</t>
+  </si>
+  <si>
+    <t>Industrial Mechanics and Maintenance Technology</t>
+  </si>
+  <si>
+    <t>State^</t>
+  </si>
+  <si>
+    <t>Medical/Insurance Coding</t>
+  </si>
+  <si>
+    <t>Clinical/Medical Laboratory Assistant</t>
+  </si>
+  <si>
+    <t>Accounting Specialist, Accounting Assistant</t>
+  </si>
+  <si>
+    <t>01.0302</t>
+  </si>
+  <si>
+    <t>01.0399</t>
+  </si>
+  <si>
+    <t>Chefs and Head Cooks</t>
+  </si>
+  <si>
+    <t>Regional*</t>
+  </si>
+  <si>
+    <t>Iowa Central Community College (ICCC)</t>
+  </si>
+  <si>
+    <t>Engineering Technologies/Technicians, General.</t>
+  </si>
+  <si>
+    <t>Industrial Robotics and Automation</t>
+  </si>
+  <si>
+    <t>Police Patrol Officers</t>
+  </si>
+  <si>
+    <t>Cyber/Computer Forensics and Counterterrorism.</t>
+  </si>
+  <si>
+    <t>Plumbing Technology</t>
+  </si>
+  <si>
+    <t>Dental Assistant</t>
+  </si>
+  <si>
+    <t>Diagnostic Medical Sonography</t>
+  </si>
+  <si>
+    <t>Business</t>
+  </si>
+  <si>
+    <t>Supply Chain Management AAS</t>
+  </si>
+  <si>
+    <t>01.0102</t>
+  </si>
+  <si>
+    <t>Farm &amp; Ranch Managers</t>
+  </si>
+  <si>
+    <t>01.0607</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Landscaping, Lawn Service, and Groundskeeping Workers</t>
+  </si>
+  <si>
+    <t>Automotive Body and Related Repairers</t>
+  </si>
+  <si>
+    <t>Iowa Lakes Community College (ILCC)</t>
+  </si>
+  <si>
+    <t>Web/Multimedia Management and Webmaster</t>
+  </si>
+  <si>
+    <t>Engineering Technology</t>
+  </si>
+  <si>
+    <t>Medical Assistan Specialist Diploma</t>
+  </si>
+  <si>
+    <t>Paramedic Specialist</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Agricultural Crop and Horticultural Workers</t>
+  </si>
+  <si>
+    <t>03.0103</t>
+  </si>
+  <si>
+    <t>Environmental Scientists and Specialists</t>
+  </si>
+  <si>
+    <t>Transportation Storage and Distribution Managers</t>
+  </si>
+  <si>
+    <t>Iowa Valley Community College (IVCCD)</t>
+  </si>
+  <si>
+    <t>01.0000</t>
+  </si>
+  <si>
+    <t>Agriculture, General.</t>
+  </si>
+  <si>
+    <t>Advanced Manufacturing Technology</t>
+  </si>
+  <si>
+    <t>Graphic Design.</t>
+  </si>
+  <si>
+    <t>Esports Diploma</t>
+  </si>
+  <si>
+    <t>Managers (All Other)</t>
+  </si>
+  <si>
+    <t>01.0307</t>
+  </si>
+  <si>
+    <t>03.0101</t>
+  </si>
+  <si>
+    <t>Forest and Conservation Technicians</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors Construction Workers</t>
+  </si>
+  <si>
+    <t>Gunsmith</t>
+  </si>
+  <si>
+    <t>Iowa Western Community College (IWCC)</t>
+  </si>
+  <si>
+    <t>Web Page, Digital/Multimedia and Information Resources Design.</t>
+  </si>
+  <si>
+    <t>Industrial Engineering Technology</t>
+  </si>
+  <si>
+    <t>Criminal Justice</t>
+  </si>
+  <si>
+    <t>Paramedic/Fire Science</t>
+  </si>
+  <si>
+    <t>Aviation Maintenance Technology</t>
+  </si>
+  <si>
+    <t>Management &amp; Human Resources</t>
+  </si>
+  <si>
+    <t>Veterinary Technologists and Technicians</t>
+  </si>
+  <si>
+    <t>Audio and Video Technicians</t>
+  </si>
+  <si>
+    <t>Construction Managers</t>
+  </si>
+  <si>
+    <t>Kirkwood Community College (KCC)</t>
+  </si>
+  <si>
+    <t>Cybersecurity and Compliance</t>
+  </si>
+  <si>
+    <t>Computer Support Specialist</t>
+  </si>
+  <si>
+    <t>Water Quality and Wastewater Treatment Management and Recycling Technology/Technician.</t>
+  </si>
+  <si>
+    <t>Industrial Maintenance Technology</t>
+  </si>
+  <si>
+    <t>Diagnostic Assistant</t>
+  </si>
+  <si>
+    <t>Medical Assisting</t>
+  </si>
+  <si>
+    <t>Electroneurodiagnostic Technology</t>
+  </si>
+  <si>
+    <t>Paramedic</t>
+  </si>
+  <si>
+    <t>Business Administration: Management</t>
+  </si>
+  <si>
+    <t>Accountant/Auditor</t>
+  </si>
+  <si>
+    <t>Construction Manager</t>
+  </si>
+  <si>
+    <t>Fundraisers</t>
+  </si>
+  <si>
+    <t>North Iowa Area Community College (NIACC)</t>
+  </si>
+  <si>
+    <t>Foundations of Programming</t>
+  </si>
+  <si>
+    <t>Business Administration</t>
+  </si>
+  <si>
+    <t>Commercial Pilot</t>
+  </si>
+  <si>
+    <t>Northeast Iowa Community College (NICC)</t>
+  </si>
+  <si>
+    <t>CAD Specialist</t>
+  </si>
+  <si>
+    <t>Dental Hygeine</t>
+  </si>
+  <si>
+    <t>Accounting Clerk</t>
+  </si>
+  <si>
+    <t>Farmers, Ranchers and Other Ag Managers</t>
+  </si>
+  <si>
+    <t>01.0306</t>
+  </si>
+  <si>
+    <t>Accountants/Auditors</t>
+  </si>
+  <si>
+    <t>Financial Managers</t>
+  </si>
+  <si>
+    <t>Northwest Iowa Community College (NWICC)</t>
+  </si>
+  <si>
+    <t>Electrical and Electronics Repairers Commercial and Industrial Equipment</t>
+  </si>
+  <si>
+    <t>Business Management</t>
+  </si>
+  <si>
+    <t>Construction/Heavy Equipment/Earthmoving Equipment Operation</t>
+  </si>
+  <si>
+    <t>Accounting</t>
+  </si>
+  <si>
+    <t>Southeastern Community College (SCC)</t>
+  </si>
+  <si>
+    <t>Biomedical Technology/Technician.</t>
+  </si>
+  <si>
+    <t>Radiological Technology</t>
+  </si>
+  <si>
+    <t>Early Childhood Education</t>
+  </si>
+  <si>
+    <t>Automotive Collision</t>
+  </si>
+  <si>
+    <t>Southwestern Community College (SWCC)</t>
+  </si>
+  <si>
+    <t>Agronomy and Crop Science.</t>
+  </si>
+  <si>
+    <t>Accounting and Information Technology</t>
+  </si>
+  <si>
+    <t>First Line Supervisors of Police Detectives</t>
+  </si>
+  <si>
+    <t>Automotive Body and Related Repairer</t>
+  </si>
+  <si>
+    <t>Western Iowa Tech Community College (WITCC)</t>
+  </si>
+  <si>
+    <t>Electomechanical Technician</t>
+  </si>
+  <si>
+    <t>Fire Fighter/Paramedic</t>
+  </si>
+  <si>
+    <t>Design and Visual Communications, General.</t>
+  </si>
+  <si>
+    <t>Bookkeeping and Office Support</t>
+  </si>
+  <si>
+    <t>Buyers and Purchasing Agents, Farm Products</t>
+  </si>
+  <si>
+    <t>Chefs &amp; Head Cooks</t>
+  </si>
+  <si>
+    <t>Medical Administrative/Executive Assistant and Medical Secretary</t>
   </si>
   <si>
     <t>Allen College</t>
   </si>
   <si>
-    <t>Registered Nursing</t>
-[...236 lines deleted...]
-    <t>Luther College</t>
+    <t>Radiologic Technology</t>
   </si>
   <si>
     <t>Mercy College of Health Sciences</t>
   </si>
   <si>
-    <t>Morningside University</t>
-[...92 lines deleted...]
-    <t>Gerneral Special Education and Teaching</t>
+    <t>Physical Therapy Assistant</t>
+  </si>
+  <si>
+    <t>Paramedic, Clinical Concentration</t>
+  </si>
+  <si>
+    <t>Surgical Technology</t>
+  </si>
+  <si>
+    <t>Clinical Laboratory Science/Medical Technology</t>
+  </si>
+  <si>
+    <t>Associate Degree Nursing</t>
+  </si>
+  <si>
+    <t>St. Lukes College</t>
+  </si>
+  <si>
+    <t>Respiratory Care</t>
+  </si>
+  <si>
+    <t>Computer Information Systems</t>
+  </si>
+  <si>
+    <t>Network Administration</t>
+  </si>
+  <si>
+    <t>Cybersecurity</t>
+  </si>
+  <si>
+    <t>Civil Engineering Technology</t>
+  </si>
+  <si>
+    <t>Renewable Energy Technology</t>
+  </si>
+  <si>
+    <t>TELECOMMUNICATIONS TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Robotics &amp; Control Systems Engineering Technology</t>
+  </si>
+  <si>
+    <t>Computer-Aided Design Technology</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Electrical Trades  Diploma</t>
+  </si>
+  <si>
+    <t>Electric Utility Technology</t>
+  </si>
+  <si>
+    <t>Heating</t>
+  </si>
+  <si>
+    <t>Industrial Technician</t>
+  </si>
+  <si>
+    <t>Automotive Mechanics Technology</t>
+  </si>
+  <si>
+    <t>Diesel Technology</t>
+  </si>
+  <si>
+    <t>Tool &amp; Diemaking</t>
+  </si>
+  <si>
+    <t>WELDING</t>
+  </si>
+  <si>
+    <t>HEALTH INFORMATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>PHARMACY TECHNICIAN</t>
+  </si>
+  <si>
+    <t>PHYSICAL THERAPY ASSISTANT</t>
+  </si>
+  <si>
+    <t>Paramedic Clinical Concentration</t>
+  </si>
+  <si>
+    <t>Respiratory Therapy</t>
+  </si>
+  <si>
+    <t>Nursing</t>
+  </si>
+  <si>
+    <t>PRACTICAL NURSING</t>
+  </si>
+  <si>
+    <t>Water Environmental Technology</t>
+  </si>
+  <si>
+    <t>Auto Collison Technology</t>
+  </si>
+  <si>
+    <t>Medical Secretaries and Administrative Assistants</t>
+  </si>
+  <si>
+    <t>The following programs are no longer eligible.  Returning students can be grandfathered in to LDS for the 2026-2027 year if they are meeting the continuous enrollment requirement.  No new students can receive an LDS award for these programs.</t>
+  </si>
+  <si>
+    <t>Web Development</t>
+  </si>
+  <si>
+    <t>Fluid Power Technology</t>
+  </si>
+  <si>
+    <t>ARCHITECTURAL TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>Wind Turbine Technician</t>
+  </si>
+  <si>
+    <t>Paralegal</t>
+  </si>
+  <si>
+    <t>Network Technology-Telecommunications/Data Communications</t>
+  </si>
+  <si>
+    <t>DENTAL ASSISTING</t>
+  </si>
+  <si>
+    <t>DENTAL HYGIENE</t>
+  </si>
+  <si>
+    <t>MEDICAL LABORATORY TECHNICIAN</t>
+  </si>
+  <si>
+    <t>Mechanical Design Technology</t>
+  </si>
+  <si>
+    <t>Information Technology-Programming Concentration</t>
+  </si>
+  <si>
+    <t>Game and Simulation Development</t>
+  </si>
+  <si>
+    <t>Networking for Systems and Security</t>
+  </si>
+  <si>
+    <t>Electrical Systems Diploma</t>
+  </si>
+  <si>
+    <t>Information Technology-Cybersecurity</t>
+  </si>
+  <si>
+    <t>Construction Technology</t>
+  </si>
+  <si>
+    <t>Automotive Technology</t>
+  </si>
+  <si>
+    <t>Welding</t>
+  </si>
+  <si>
+    <t>CNC Machining</t>
+  </si>
+  <si>
+    <t>Diagnostic Medical Sonography Associates Degree</t>
+  </si>
+  <si>
+    <t>Ag Power Technology</t>
+  </si>
+  <si>
+    <t>Computer Languages</t>
+  </si>
+  <si>
+    <t>Network Administration &amp; Engineering</t>
+  </si>
+  <si>
+    <t>Civil &amp; Construction Engineering Technology</t>
+  </si>
+  <si>
+    <t>Electronics Engineering Technology</t>
+  </si>
+  <si>
+    <t>Industrial Automation Technology</t>
+  </si>
+  <si>
+    <t>Sustainable Construction and Design</t>
+  </si>
+  <si>
+    <t>Heating and Air Conditioning</t>
+  </si>
+  <si>
+    <t>Advanced Manufacturer Welding</t>
+  </si>
+  <si>
+    <t>CNC Machining &amp; Tool-Making Technology</t>
+  </si>
+  <si>
+    <t>Medical Office and Billing Specialist</t>
+  </si>
+  <si>
+    <t>Occupational Therapy Assistant</t>
+  </si>
+  <si>
+    <t>Physical Therapist Assistant</t>
+  </si>
+  <si>
+    <t>Police Science</t>
+  </si>
+  <si>
+    <t>Computer Software Development</t>
+  </si>
+  <si>
+    <t>HVAC and Refrigeration</t>
+  </si>
+  <si>
+    <t>Industrial Maintenance</t>
+  </si>
+  <si>
+    <t>Cybersecurity and Systems Administration</t>
+  </si>
+  <si>
+    <t>Auto Technology</t>
+  </si>
+  <si>
+    <t>Machine Technology</t>
+  </si>
+  <si>
+    <t>Welding Technology</t>
+  </si>
+  <si>
+    <t>Computer Repair</t>
+  </si>
+  <si>
+    <t>COMPUTER INTEGRATED FABRICATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Business Admininstration &amp; Management</t>
+  </si>
+  <si>
+    <t>Programming Certificate</t>
+  </si>
+  <si>
+    <t>APPLICATION AND WEB PROGRAMMING</t>
+  </si>
+  <si>
+    <t>NETWORK AND SYSTEM ADMINISTRATION</t>
+  </si>
+  <si>
+    <t>Cyber Security Technology AAS</t>
+  </si>
+  <si>
+    <t>Electronics and Industrial Systems Technology</t>
+  </si>
+  <si>
+    <t>Design Technology</t>
+  </si>
+  <si>
+    <t>Electrical Technology Diploma</t>
+  </si>
+  <si>
+    <t>HVAC/R Technology</t>
+  </si>
+  <si>
+    <t>Welding Technology Diploma</t>
+  </si>
+  <si>
+    <t>Culinary Arts</t>
+  </si>
+  <si>
+    <t>Electronics Engineering Technology AAS</t>
+  </si>
+  <si>
+    <t>CAD/Mechanical Engineering Technology AAS</t>
+  </si>
+  <si>
+    <t>Carpentry</t>
+  </si>
+  <si>
+    <t>Plumbing Pre-Apprenticeship</t>
+  </si>
+  <si>
+    <t>HVAC INSTALLER</t>
+  </si>
+  <si>
+    <t>Diesel Technologies</t>
+  </si>
+  <si>
+    <t>AVIATION MAINTENANCE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Advanced Welding Technologies</t>
+  </si>
+  <si>
+    <t>CNC Machining Technology</t>
+  </si>
+  <si>
+    <t>Respiratory Therapist</t>
+  </si>
+  <si>
+    <t>Business Administration: Financial Services</t>
+  </si>
+  <si>
+    <t>Business Technology Specialization AAS</t>
+  </si>
+  <si>
+    <t>INFORMATION ASSURANCE AND SECURITY</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist AAS</t>
+  </si>
+  <si>
+    <t>Building Trades Diploma</t>
+  </si>
+  <si>
+    <t>HEATING AND AIR CONDITIONING TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Industrial Mechanics &amp; Maintenance</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVE SERVICE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>TOOL AND DIE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Welding Diploma</t>
+  </si>
+  <si>
+    <t>Physical Therapist Assistant AAS</t>
+  </si>
+  <si>
+    <t>Soil and Plant Scientists</t>
+  </si>
+  <si>
+    <t>John Deere TECH</t>
+  </si>
+  <si>
+    <t>Computer Analyst - Networking Administration and Tech Support</t>
+  </si>
+  <si>
+    <t>Computer Science and Security</t>
+  </si>
+  <si>
+    <t>Commercial Residential Electrician</t>
+  </si>
+  <si>
+    <t>Gas Utility Construction and Service</t>
+  </si>
+  <si>
+    <t>Industrial Maintenance Technician</t>
+  </si>
+  <si>
+    <t>Automotive Mechanics</t>
+  </si>
+  <si>
+    <t>Diesel Mechanics</t>
+  </si>
+  <si>
+    <t>Welder</t>
+  </si>
+  <si>
+    <t>Computerized Numerical Control (CNC) Machinist Technician</t>
+  </si>
+  <si>
+    <t>Paramedic AAS</t>
+  </si>
+  <si>
+    <t>Associate of Applied Science - Programming</t>
+  </si>
+  <si>
+    <t>Industrial Instrumentation and Control</t>
+  </si>
+  <si>
+    <t>ELECTRICAL TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Powerline</t>
+  </si>
+  <si>
+    <t>Automotive &amp; Light Duty Diesel Technology</t>
+  </si>
+  <si>
+    <t>Truck &amp; Diesel Technology</t>
+  </si>
+  <si>
+    <t>Production Welding</t>
+  </si>
+  <si>
+    <t>RADIOLOGIC TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>IT Management</t>
+  </si>
+  <si>
+    <t>Computer Aided Design Technology</t>
+  </si>
+  <si>
+    <t>lndustrial Controls</t>
+  </si>
+  <si>
+    <t>Precision Machining and CNC Technology</t>
+  </si>
+  <si>
+    <t>Computer Networking and Information Technology</t>
+  </si>
+  <si>
+    <t>CARPENTRY AND BUILDING TRADES AAS</t>
+  </si>
+  <si>
+    <t>ELECTRICAL TECHNOLOGY AAS</t>
+  </si>
+  <si>
+    <t>Applied Engineering Technology</t>
+  </si>
+  <si>
+    <t>Automotive Repair Technology</t>
+  </si>
+  <si>
+    <t>Management Information Systems</t>
+  </si>
+  <si>
+    <t>NETWORK ADMINISTRATION AND SECURITY</t>
+  </si>
+  <si>
+    <t>ROBOTICS &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t>MANUFACTURING</t>
+  </si>
+  <si>
+    <t>MECHANICAL ENGINEERING TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>CYBER SECURITY AND DIGITAL CRIME</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ELECTRICIAN</t>
+  </si>
+  <si>
+    <t>PLUMBING SYSTEMS</t>
+  </si>
+  <si>
+    <t>AIR CONDITIONING</t>
+  </si>
+  <si>
+    <t>WELDING TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>MEDICAL CODING SPECIALIST</t>
+  </si>
+  <si>
+    <t>PHARMACY TECHNICIAN DIPLOMA</t>
+  </si>
+  <si>
+    <t>EMERGENCY MEDICAL SERVICES - PARAMEDIC</t>
+  </si>
+  <si>
+    <t>Regional"</t>
+  </si>
+  <si>
+    <t>Computer Systems Networking and Telecommunications</t>
+  </si>
+  <si>
+    <t>Mechanical Drafting and Mechanical Drafting CAD/CADD</t>
+  </si>
+  <si>
+    <t>Lineworker</t>
+  </si>
+  <si>
+    <t>Electrical and Power Transmission Installers, Other</t>
+  </si>
+  <si>
+    <t>Automotive Service Technician and Mechanics</t>
+  </si>
+  <si>
+    <t>Tool and Die Technology/Technician</t>
+  </si>
+  <si>
+    <t>* New Program, ^ Regional Moved to State, " State Moved to Regional</t>
+  </si>
+  <si>
+    <t>Pharmacy Technician/Assistant.</t>
+  </si>
+  <si>
+    <t>Sales Reps, Wholesale &amp; Manufacturing, Ex Technical &amp; Scientific Products</t>
+  </si>
+  <si>
+    <t>Chef's and Head Cooks</t>
+  </si>
+  <si>
+    <t>Criminal Justice/Police Science</t>
+  </si>
+  <si>
+    <t>Business Administration and Management</t>
+  </si>
+  <si>
+    <t>Farmers, Ranchers, and Other Agricultural Managers</t>
+  </si>
+  <si>
+    <t>Medical Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Commercial Pilots</t>
+  </si>
+  <si>
+    <t>Farmers, Ranchers &amp; Other Ag Managers</t>
+  </si>
+  <si>
+    <t>Geospatial Technology</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <color rgb="FF000000"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...10 lines deleted...]
-      </bottom>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="16">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="62">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill patternType="none"/>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="34A853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="FF6D01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="46BDC6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="1155CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="1155CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -755,5563 +1559,24289 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C497"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C991"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30.85546875" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="10.85546875" style="38" customWidth="1"/>
+    <col min="2" max="2" width="61.28515625" style="38" customWidth="1"/>
+    <col min="3" max="3" width="16" style="38" bestFit="1" customWidth="1"/>
+    <col min="4" max="21" width="12.7109375" style="38" customWidth="1"/>
+    <col min="22" max="16384" width="12.7109375" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="40">
+        <v>11.010400000000001</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="40">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="40">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="40">
+        <v>11.100099999999999</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="40">
+        <v>11.100300000000001</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="40">
+        <v>15.020099999999999</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>182</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="40">
+        <v>15.0303</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>183</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="40">
+        <v>15.0305</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>184</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="40">
+        <v>15.0406</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>185</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="40">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="40">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="40">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="40">
+        <v>46.030299999999997</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="40">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="40">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>192</v>
+      </c>
+      <c r="C18" s="41" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="40">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="40">
+        <v>48.0501</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="40">
+        <v>48.050699999999999</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="40">
+        <v>51.070700000000002</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="40">
+        <v>51.080500000000001</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>197</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="40">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="40">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B26" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="40">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>200</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="40">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="40">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C29" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="40">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B30" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="C30" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="40">
+        <v>12.0503</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="40">
+        <v>15.050599999999999</v>
+      </c>
+      <c r="B32" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="C32" s="46" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="40">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B33" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="46" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="40">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B34" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="40">
+        <v>51.071599999999997</v>
+      </c>
+      <c r="B35" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C35" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B37" s="42"/>
+      <c r="C37" s="43"/>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="43"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+    </row>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+    </row>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="40">
+        <v>11.0801</v>
+      </c>
+      <c r="B40" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="41">
+        <v>15.0403</v>
+      </c>
+      <c r="B41" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41">
+        <v>15.110300000000001</v>
+      </c>
+      <c r="B42" s="41" t="s">
+        <v>208</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="41">
+        <v>15.1303</v>
+      </c>
+      <c r="B43" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="41">
+        <v>15.1701</v>
+      </c>
+      <c r="B44" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="41">
+        <v>22.030200000000001</v>
+      </c>
+      <c r="B45" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="41">
+        <v>43.0107</v>
+      </c>
+      <c r="B46" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="41">
+        <v>43.020099999999999</v>
+      </c>
+      <c r="B47" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="41">
+        <v>47.010300000000001</v>
+      </c>
+      <c r="B48" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C48" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="41">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B49" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="C49" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="41">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B50" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C50" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="41">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B51" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="41">
+        <v>51.1004</v>
+      </c>
+      <c r="B52" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="41">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B53" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="41">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B54" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="41">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B55" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:H994"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5703125" customWidth="1"/>
+    <col min="2" max="2" width="73.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="4">
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>11.100300000000001</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>11.1006</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="9"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="9"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="9"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>48.050699999999999</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="9"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="9"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="9"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
         <v>51.380099999999999</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B3" s="4">
+      <c r="B15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="H17" s="16"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>49.010199999999998</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="H18" s="16"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="E19" s="16"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>52.070099999999996</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="6"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>15.0303</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="9"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="9"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="9"/>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E989"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" customWidth="1"/>
+    <col min="2" max="2" width="62.5703125" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="47"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="47"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="47"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>15.080500000000001</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="47"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="47"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="47"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>46.0503</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="47"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="47"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="47"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="47"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="47"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>291</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="47"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="47"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.070700000000002</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="47"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="47"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="47"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="47"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
         <v>51.380099999999999</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...21 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="B20" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="47"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="47"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>15.130100000000001</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="44"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>22.030200000000001</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="44"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>50.040900000000001</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="44"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="44"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="44"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="44"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="44"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="44"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3">
+        <v>52.080100000000002</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="44"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E996"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="2" max="2" width="71.85546875" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.1006</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>15.0303</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="9"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="9"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>46.030299999999997</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>297</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="9"/>
+    </row>
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="34">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="9"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>51.070700000000002</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="9"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>51.080500000000001</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="9"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="9"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="9"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="E17" s="9"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>47.0105</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>49.020200000000003</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="9"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="26"/>
+      <c r="E28" s="9"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C997"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.140625" customWidth="1"/>
+    <col min="2" max="2" width="58.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.010300000000001</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="35">
+        <v>48.051000000000002</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="35">
+        <v>13.121</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>15.040100000000001</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:H996"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.7109375" customWidth="1"/>
+    <col min="2" max="2" width="58.42578125" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+    </row>
+    <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>310</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>52.120100000000001</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>43.010399999999997</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+    </row>
+    <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E990"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.140625" customWidth="1"/>
+    <col min="2" max="2" width="66.85546875" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="24" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.100099999999999</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>15.0406</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>15.080500000000001</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>43.040300000000002</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>46.0503</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C10" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>47.0608</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>51.071300000000001</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.080500000000001</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>12.0503</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="34">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3">
+        <v>15.0403</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3">
+        <v>22.030200000000001</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3">
+        <v>50.040100000000002</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>52.100099999999998</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>51.071599999999997</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C1001"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="8.140625" customWidth="1"/>
+    <col min="2" max="2" width="75.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E1000"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="52.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="9"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="58">
+        <v>51.091000000000001</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.100499999999997</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>175</v>
+      </c>
+      <c r="C14" s="59" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C1001"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="2" max="2" width="51.85546875" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E993"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.85546875" customWidth="1"/>
+    <col min="2" max="2" width="70.85546875" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" customWidth="1"/>
+    <col min="5" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.080399999999999</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>11.100099999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>15.0303</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>43.040300000000002</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="35">
+        <v>48.051000000000002</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>51.070700000000002</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="35">
+        <v>51.091000000000001</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3">
+        <v>1.0105</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>1.8301000000000001</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>12.0503</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="11"/>
+      <c r="E28" s="9"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="6"/>
+      <c r="E29" s="9"/>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="E30" s="9"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="E31" s="9"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="61">
+        <v>1.0301</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A34" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>15.0403</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>48.0501</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>52.020299999999999</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="10"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+    </row>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <conditionalFormatting sqref="A29:C29">
+    <cfRule type="notContainsBlanks" dxfId="0" priority="1">
+      <formula>LEN(TRIM(A29))&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E990"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.7109375" customWidth="1"/>
+    <col min="2" max="2" width="74" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="9"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>11.1006</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="14"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>15.020099999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" s="14"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>15.0303</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="15">
+        <v>15.0406</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="9"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="9"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="9"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="9"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="9"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35">
+        <v>48.051000000000002</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.071300000000001</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>51.080300000000001</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="9"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="9"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="9"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="9"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E22" s="9"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>52.0901</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="C29" s="4"/>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="32">
+        <v>9.0701999999999998</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="9"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="9"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="9"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>50.040900000000001</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="9"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="9"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="9"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>51.1004</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="9"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.100099999999998</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:H987"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="A36" sqref="A36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5703125" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="3" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9"/>
+    </row>
+    <row r="4" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="9"/>
+    </row>
+    <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="9"/>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="9"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="9"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="9"/>
+      <c r="H9" s="9"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>47.060699999999997</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>48.0501</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="9"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="9"/>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>51.071300000000001</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="9"/>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.080300000000001</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="9"/>
+    </row>
+    <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="9"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="9"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>1.1102000000000001</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="E20" s="9"/>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>1.0302</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="9"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>1.0399</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="9"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3">
+        <v>51.1004</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="E23" s="9"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="E24" s="9"/>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>49.010199999999998</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="9"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="H26" s="9"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="E27" s="1"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="16"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="32">
+        <v>9.0701999999999998</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="9"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="32">
+        <v>12.0503</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="9"/>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3">
+        <v>15.0304</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="9"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3">
+        <v>15.0405</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="9"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>15.1701</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="9"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>45.0702</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="9"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="9"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="9"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>51.070700000000002</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="9"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>51.080199999999998</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="9"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.030200000000001</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C988"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13" customWidth="1"/>
+    <col min="2" max="2" width="81.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="24" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="35">
+        <v>15</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>43.040300000000002</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>46.0503</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="18">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35">
+        <v>48.051000000000002</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="35">
+        <v>51.091000000000001</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.091099999999997</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="18">
+        <v>47.060299999999998</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>51.1004</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3">
+        <v>15.0405</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>52.020299999999999</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C992"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="77.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>49.010100000000001</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>11.1004</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>15.0403</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>15.050599999999999</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3">
+        <v>22.030200000000001</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:C991"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" customWidth="1"/>
+    <col min="2" max="2" width="58.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="25" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.0901</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>327</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>46.030299999999997</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>328</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>46.039900000000003</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>329</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>330</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>48.0501</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>48.050699999999999</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>331</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>47.040199999999999</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>50.040900000000001</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3">
+        <v>52.010100000000001</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="60">
+        <v>46</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:E988"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.140625" customWidth="1"/>
+    <col min="2" max="2" width="65.42578125" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18">
+        <v>11.020099999999999</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="50"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="50"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18">
+        <v>11.0901</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="50"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="18">
+        <v>11.100300000000001</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="50"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="18">
+        <v>15.0303</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="50"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="18">
+        <v>15.1302</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="50"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="18">
+        <v>46.030200000000001</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="50"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="18">
+        <v>46.0503</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="50"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="18">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="50"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="18">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="50"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="18">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="50"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="18">
+        <v>47.060699999999997</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="50"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="18">
+        <v>47.0608</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="50"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="18">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>259</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="50"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="50"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="50"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="18">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="50"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12">
+        <v>12.0503</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="4"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="18">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="D21" s="4"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="18">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="D22" s="4"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="18">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="12">
+        <v>52.200099999999999</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="23"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="4"/>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="4"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="18">
+        <v>11.0801</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="4"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="18">
+        <v>15.0403</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="18">
+        <v>43.0107</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="18">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="23">
+        <v>10.020300000000001</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G988"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" customWidth="1"/>
+    <col min="4" max="26" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3">
+        <v>11.020200000000001</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3">
+        <v>11.100099999999999</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="9"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3">
+        <v>11.100300000000001</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="3">
+        <v>11.1006</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="9"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3">
+        <v>15.0303</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="9"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
+        <v>15.130599999999999</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
+        <v>46.020099999999999</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="9"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
+        <v>46.0503</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
+        <v>47.020099999999999</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="9"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
+        <v>47.030299999999997</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="9"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
+        <v>47.060400000000001</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="9"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
+        <v>47.060499999999998</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="9"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>47.060699999999997</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="9"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3">
+        <v>48.050800000000002</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="35">
+        <v>48.051000000000002</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3">
+        <v>51.080300000000001</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C18" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3">
+        <v>51.080500000000001</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3">
+        <v>51.080599999999997</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3">
+        <v>51.090299999999999</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3">
+        <v>51.090400000000002</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3">
+        <v>51.090800000000002</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3">
+        <v>51.090899999999998</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3">
+        <v>51.380099999999999</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3">
+        <v>51.390099999999997</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3">
+        <v>43.0107</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>325</v>
+      </c>
+      <c r="E27" s="9"/>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3">
+        <v>52.020099999999999</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="33" t="s">
+        <v>325</v>
+      </c>
+      <c r="E28" s="9"/>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="34">
+        <v>52.080100000000002</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="9"/>
+      <c r="G29" s="9"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3">
+        <v>52.030099999999997</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3">
+        <v>52.140099999999997</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3">
+        <v>52.200099999999999</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3">
+        <v>11.0801</v>
+      </c>
+      <c r="B39" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="C39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3">
+        <v>15.050599999999999</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3">
+        <v>15.1303</v>
+      </c>
+      <c r="B41" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="7">
-[...24 lines deleted...]
-      <c r="C10" s="8" t="s">
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3">
+        <v>22.030200000000001</v>
+      </c>
+      <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="C42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3">
+        <v>43.020299999999999</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>14</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C20" s="8" t="s">
+      <c r="C43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="9"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="3">
+        <v>51.060099999999998</v>
+      </c>
+      <c r="B44" s="4" t="s">
         <v>19</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C21" s="8" t="s">
+      <c r="C44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E44" s="9"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3">
+        <v>51.060200000000002</v>
+      </c>
+      <c r="B45" s="4" t="s">
         <v>20</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C26" s="8" t="s">
+      <c r="C45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E45" s="9"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="3">
+        <v>51.071100000000001</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="9"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3">
+        <v>51.080100000000002</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E47" s="9"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="3">
+        <v>51.1004</v>
+      </c>
+      <c r="B48" s="4" t="s">
         <v>25</v>
       </c>
-    </row>
-[...249 lines deleted...]
-      <c r="C49" s="6" t="s">
+      <c r="C48" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="9"/>
+    </row>
+    <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="3">
+        <v>52.040100000000002</v>
+      </c>
+      <c r="B49" s="4" t="s">
         <v>41</v>
       </c>
-    </row>
-[...4927 lines deleted...]
-    </row>
+      <c r="C49" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="7"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+    </row>
+    <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <autoFilter ref="A1:C497"/>
-[...1 lines deleted...]
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Future Ready Grant Programs</vt:lpstr>
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>DMACC</vt:lpstr>
+      <vt:lpstr>EICCD</vt:lpstr>
+      <vt:lpstr>HCC</vt:lpstr>
+      <vt:lpstr>IHCC</vt:lpstr>
+      <vt:lpstr>ICCC</vt:lpstr>
+      <vt:lpstr>ILCC</vt:lpstr>
+      <vt:lpstr>IVCCD</vt:lpstr>
+      <vt:lpstr>IWCC</vt:lpstr>
+      <vt:lpstr>KCC</vt:lpstr>
+      <vt:lpstr>NIACC</vt:lpstr>
+      <vt:lpstr>NICC</vt:lpstr>
+      <vt:lpstr>NWICC</vt:lpstr>
+      <vt:lpstr>SCC</vt:lpstr>
+      <vt:lpstr>SWCC</vt:lpstr>
+      <vt:lpstr>WITCC</vt:lpstr>
+      <vt:lpstr>Allen</vt:lpstr>
+      <vt:lpstr>Mercy</vt:lpstr>
+      <vt:lpstr>St. Lukes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Davis, Tracy [ICSAC]</dc:creator>
+  <dc:creator>Patton, Ty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>