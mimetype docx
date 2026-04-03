--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -1,900 +1,902 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001A32DF" w:rsidRPr="003F4E96" w:rsidRDefault="00C33567" w:rsidP="003F4E96">
+    <w:p w14:paraId="7DE0C245" w14:textId="77777777" w:rsidR="001A32DF" w:rsidRPr="003F4E96" w:rsidRDefault="00C33567" w:rsidP="003F4E96">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="003F4E96">
         <w:t>Program Improvement</w:t>
       </w:r>
       <w:r w:rsidR="001A32DF" w:rsidRPr="003F4E96">
         <w:t xml:space="preserve"> Family Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A32DF" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="3289D3F8" w14:textId="77777777" w:rsidR="001A32DF" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003F4E96">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003F4E96" w:rsidRPr="003F4E96">
         <w:t>urpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001203FE" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="6C959128" w14:textId="77777777" w:rsidR="001203FE" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">________________________ (Name of Program) is conducting this Family Survey to assist in making decisions to improve the program. Family perspectives are essential to the program improvement process. To </w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t>meet expectations for implementation of the Iowa Quality Preschool Program Standards</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">, programs must provide opportunities for families to participate in the program improvement process. </w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t>Your responses will be confidential and anonymous. N</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">o names, identifying information, or coding </w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t>be used</w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t xml:space="preserve"> to collect information or within summaries of information collected</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">. At least half of all enrolled families must return the survey for the results to be considered valid. The program </w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t>will compile</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve"> the r</w:t>
       </w:r>
       <w:r w:rsidR="001203FE" w:rsidRPr="003F4E96">
         <w:t>esults and use the information to support program improvement</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001203FE" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="40EE90FC" w14:textId="77777777" w:rsidR="001203FE" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003F4E96">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003F4E96" w:rsidRPr="003F4E96">
         <w:t>irections for Families Completing This Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2026" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="1B3CEB4A" w14:textId="77777777" w:rsidR="001E2026" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:r w:rsidRPr="003F4E96">
         <w:t>For each statement, choose “Yes” or “No” or “DK” (“don’t know”). If the statement does not apply to your program, choose “NA</w:t>
       </w:r>
       <w:r w:rsidR="0066549C" w:rsidRPr="003F4E96">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve"> (“not applicable”) if “NA” is provided as an option for that statement. Please choose only one response per statement, and do not write in responses that are not offered as an option. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33567" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="0B1B4443" w14:textId="77777777" w:rsidR="00C33567" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve">Please return this survey by this date: ______ /______ /______. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+    <w:p w14:paraId="301671AB" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="This is a table."/>
         <w:tblDescription w:val="This is a table."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7038"/>
         <w:gridCol w:w="608"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00FA3B6B">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="51E97559" w14:textId="77777777" w:rsidTr="00FA3B6B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
+          <w:p w14:paraId="681370DB" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="003F4E96">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PROGRAM IMPROVEMENT FAMILY SURVEY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
+          <w:p w14:paraId="4CDD6331" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F4E96">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
+          <w:p w14:paraId="64331C46" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F4E96">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
+          <w:p w14:paraId="17D0A297" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F4E96">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
+          <w:p w14:paraId="39FA49AE" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F4E96">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="1C9EA22F" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96">
+          <w:p w14:paraId="0447A8B5" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>1. I have a good relationship with my child’s teacher and other staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="4C1FE545" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAB66C6" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1092AA8D" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="65A596FF" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="7AC57AC7" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96">
+          <w:p w14:paraId="0CC0ADFC" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>2. The teacher takes good care of my child, helps my child learn to get along with others, and is a good teacher.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="56DF45E8" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E89B94F" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1496F859" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="7EC23057" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="1F4DB6D7" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="05042A32" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. I talk with a teacher about my</w:t>
             </w:r>
             <w:r w:rsidRPr="003F4E96">
               <w:t xml:space="preserve"> child at least once a week</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="0BD3640F" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B24726" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D606362" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="15D173A1" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="78CA13D2" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="036C174C" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t xml:space="preserve">. I have received information at enrollment and/or throughout the year about the program and my child’s classroom, including information about procedures for drop-off and pickup and handling emergencies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="64C67322" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3BC5DB" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C22289F" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="157D08DF" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="2F7E2626" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="7B67640F" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. The teacher asks about things that are important to our family and uses this information to help my child grow and learn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="48768E8E" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0747C836" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D8854C" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="787EB1F6" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="5813FCD2" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="158A5C58" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. For families who speak a language other than English at home: The teacher and I discuss the language used to teach my child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="78055BF4" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A5A47E" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA42B32" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="4E1A0A8F" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00880CD5" w:rsidRPr="003F4E96" w14:paraId="5CCE77FC" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="11D6DB36" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. When I disagree with how a teacher works with my child, I feel comfortable letting the teacher know and working together to find a solution that works for both of us.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="7AA44EB3" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6C300D" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7C227D" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="0E43DEFE" w14:textId="77777777" w:rsidR="00880CD5" w:rsidRPr="003F4E96" w:rsidRDefault="00880CD5" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="3F5A499F" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="77DDE3D9" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. I am comfortable with what my child is learning and how my child’s progress is measured. I have the opportunity to discuss what is learned and how it is measured.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="167AEBDA" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B6D2F4" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C79C6D" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="28C8EDDF" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="7246A8D4" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="05C728CA" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. The teacher and program work with me to meet my child’s individual or special needs and help me get other resources within the community when needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="4474808F" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4474CA1C" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A7E0C" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="29425F16" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="3DD143C9" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="1BC7C50E" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. I am always welcome at the program and am invited to participate by helping to plan events, being involved in decisions about the program, and taking on leadership roles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="59DF5D43" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6909AF80" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339EAB60" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="69214E99" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="1FC2F6E1" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="202247B2" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. The program staff helps me learn about community events and resources that can help my child and family.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="5E252AB0" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E39686" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="001284CD" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="617D5216" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="28B4A38A" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="1585D189" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>. The program gives me information to help my child make a smooth transitio</w:t>
             </w:r>
             <w:r w:rsidRPr="003F4E96">
               <w:t>n to kindergarten</w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="49C4264C" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FE0DED" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2168E82F" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="50A0178F" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidTr="00880CD5">
+      <w:tr w:rsidR="00E133C7" w:rsidRPr="003F4E96" w14:paraId="437C8F84" w14:textId="77777777" w:rsidTr="00880CD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
+          <w:p w14:paraId="34F2AFC3" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00EA01C8" w:rsidP="003F4E96">
             <w:r w:rsidRPr="003F4E96">
               <w:t xml:space="preserve">13. For families with </w:t>
             </w:r>
             <w:r w:rsidR="00E133C7" w:rsidRPr="003F4E96">
               <w:t>children with special nutritional needs: Staff work with me to meet my child’s nutritional needs and document for me what my child eats each day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="5D4DA261" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="065B5B94" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D4E54C" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
+          <w:p w14:paraId="776D9F13" w14:textId="77777777" w:rsidR="00E133C7" w:rsidRPr="003F4E96" w:rsidRDefault="00E133C7" w:rsidP="003F4E96"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00186DBE" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
+    <w:p w14:paraId="1C9A9F49" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="003F4E96" w:rsidRDefault="001A32DF" w:rsidP="003F4E96">
       <w:r w:rsidRPr="003F4E96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00186DBE" w:rsidRPr="003F4E96">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A32DF"/>
     <w:rsid w:val="001203FE"/>
     <w:rsid w:val="001A32DF"/>
+    <w:rsid w:val="001B740A"/>
     <w:rsid w:val="001E2026"/>
+    <w:rsid w:val="00305417"/>
     <w:rsid w:val="00395382"/>
+    <w:rsid w:val="003D10E9"/>
     <w:rsid w:val="003F4E96"/>
     <w:rsid w:val="004005CE"/>
+    <w:rsid w:val="00575D92"/>
     <w:rsid w:val="005D7312"/>
     <w:rsid w:val="0066549C"/>
     <w:rsid w:val="00690D41"/>
     <w:rsid w:val="00792820"/>
     <w:rsid w:val="00880CD5"/>
     <w:rsid w:val="00C33567"/>
     <w:rsid w:val="00E133C7"/>
     <w:rsid w:val="00E154C5"/>
     <w:rsid w:val="00EA01C8"/>
     <w:rsid w:val="00EA13E1"/>
     <w:rsid w:val="00FA3B6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7A37FB54"/>
+  <w14:docId w14:val="1E7D9808"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1375C0C7-9174-4D0E-BED0-4411BB60AE96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -956,95 +958,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1223,50 +1228,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003F4E96"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003F4E96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1281,50 +1287,51 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003F4E96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -1366,51 +1373,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003F4E96"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1639,72 +1646,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>460</Words>
-  <Characters>2626</Characters>
+  <Words>474</Words>
+  <Characters>2612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>128</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3080</CharactersWithSpaces>
+  <CharactersWithSpaces>2958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Program Improvement Family Survey</dc:title>
   <dc:subject/>
   <dc:creator>Adkins, Jennifer [IDOE]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>