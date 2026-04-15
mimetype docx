--- v0 (2025-10-04)
+++ v1 (2026-04-15)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE">
+    <w:p w14:paraId="171902B7" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:firstLine="173"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="003A0387">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ample</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4D49E420" wp14:editId="26C19052">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="523965"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="image1.png" descr="Iowa Department of Education"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="Iowa Department of Education"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -101,2012 +101,1955 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Absenteeism Prevention Plan</w:t>
       </w:r>
       <w:r w:rsidR="00A82415">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="3589F3F5" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:r>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>SF2435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> effective on July 1, 2024, in the event that a compulsory school-age</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> student (a child who has reached the age of six and is under sixteen years of age by September 15) has been </w:t>
+        <w:t xml:space="preserve"> effective on July 1, 2024, in the event that a compulsory school-age student (a child who has reached the age of six and is under sixteen years of age by September 15) has been </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0387">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>absent 15% of school days or hours in a grading period</w:t>
       </w:r>
       <w:r>
-        <w:t>, the school will hold a student engagement meeting. The purpose of the school engagement mee</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+        <w:t>, the school will hold a student engagement meeting. The purpose of the school engagement meeting is to identify the barriers to attendance experienced by the child and the interventions that may be used to improve the child's attendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0860D0CE" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>A school engagement meeting must include 1) the child, 2) the child's parent, guardian, or legal or actual cu</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+        <w:t>A school engagement meeting must include 1) the child, 2) the child's parent, guardian, or legal or actual custodian, if the child is not an emancipated minor, and 3) a school official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0537174D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Per Iowa Code, if the participants in the school engagement meeting fail to enter into an absenteeism prevention plan, or if the participants violate a term of the absenteeism pre</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRPr="003A0387" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+        <w:t>Per Iowa Code, if the participants in the school engagement meeting fail to enter into an absenteeism prevention plan, or if the participants violate a term of the absenteeism prevention plan or fails to participate in the school engagement meeting, the county attorney may initiate a proceeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D859BBF" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="003A0387" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0387">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>This SAMPLE Absenteeism Prevention Plan is solely advisory in nature and is provided at the request of education stakeholders to support s</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+        <w:t>This SAMPLE Absenteeism Prevention Plan is solely advisory in nature and is provided at the request of education stakeholders to support school districts in meeting their statutory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B4BFC1" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Student Experiencing Chronic Absenteeism</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A0387" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="262D595C" w14:textId="77777777" w:rsidR="003A0387" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0084097D">
         <w:t>Student Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="34C9D6D8" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0084097D">
         <w:t xml:space="preserve">Attending School: </w:t>
       </w:r>
       <w:r w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A0387" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="3E43EDB1" w14:textId="77777777" w:rsidR="003A0387" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0084097D">
         <w:t xml:space="preserve">Student Grade: </w:t>
       </w:r>
       <w:r w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="4F02753E" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0084097D">
         <w:t>Parent(s) / Guardian(s):</w:t>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="2C58B27A" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:r w:rsidRPr="0084097D">
         <w:t>Date of Meeting:</w:t>
       </w:r>
       <w:r w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="0084097D">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRPr="003A0387" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    </w:p>
+    <w:p w14:paraId="61C3BBD3" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="003A0387" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0387">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>[The following sections of this plan are intended to be completed in the meeting together.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="2D096EC3" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.o11gxv8ssyka" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.o11gxv8ssyka" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Engagement Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="5DEAF1E6" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:r>
         <w:t xml:space="preserve">Student Strengths: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+    <w:p w14:paraId="194EF433" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00757229">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+    <w:p w14:paraId="04FB14BC" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
       <w:r>
         <w:t>Student Motivators:</w:t>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="002824E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
+    <w:p w14:paraId="2F57195C" w14:textId="77777777" w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+    <w:p w14:paraId="3B74A694" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
       <w:r>
         <w:t>Student Connecting Adult at School:</w:t>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="002824E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
+    <w:p w14:paraId="05275289" w14:textId="77777777" w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+    <w:p w14:paraId="50961248" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
       <w:r>
         <w:t>Additional Information:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.ai0oqfcei53l" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.ai0oqfcei53l" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="002824E3" w:rsidRPr="002824E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
+    <w:p w14:paraId="28483D0F" w14:textId="77777777" w:rsidR="002824E3" w:rsidRPr="0084097D" w:rsidRDefault="002824E3" w:rsidP="002824E3">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A0387" w:rsidRDefault="003A0387" w:rsidP="002824E3">
+    <w:p w14:paraId="765B2750" w14:textId="77777777" w:rsidR="003A0387" w:rsidRDefault="003A0387" w:rsidP="002824E3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
+    <w:p w14:paraId="2200111D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="003A0387">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Attendance History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2695"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2696"/>
         <w:gridCol w:w="2695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A0387" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="003A0387" w14:paraId="1DAAEC64" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="779D527C" w14:textId="77777777" w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="69724DCA" w14:textId="77777777" w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="611F2A34" w14:textId="77777777" w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Missing Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="03A2F558" w14:textId="77777777" w:rsidR="003A0387" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="0628DEB5" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="413B6D61" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:r w:rsidRPr="00171CD2">
               <w:t>Current Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="1FDFECCB" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="6C8BF751" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="509BDAE2" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="63EC6827" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="68F4679F" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:r w:rsidRPr="00171CD2">
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="03381C80" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="1AAA16E5" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="0A3D121C" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="306580EF" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="7F6491E8" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:r w:rsidRPr="00171CD2">
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="503E6725" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="0507C5A5" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="1635FE32" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="3628904F" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="41101037" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="00171CD2" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:r w:rsidRPr="00171CD2">
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="204ADB15" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="72C38AF2" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="52B64958" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED"/>
-    <w:p w:rsidR="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="4D34EA49" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED"/>
+    <w:p w14:paraId="020CC638" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Academic History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DefaultEducation"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1970"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="7640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="306DA5D9" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="3F1D01B3" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="56D70213" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="11777FC7" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Academic Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="39674AE2" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="79804447" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="90"/>
             </w:pPr>
             <w:r>
               <w:t>Current Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="48C85ED0" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="49EA37B1" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="4B8AA417" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="4AB081D0" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="90"/>
             </w:pPr>
             <w:r>
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="7070EDDD" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="3762274E" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="2857834F" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="20C5EE82" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="90"/>
             </w:pPr>
             <w:r>
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="645BB722" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="2D8D7F40" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED23ED" w:rsidTr="00ED23ED">
+      <w:tr w:rsidR="00ED23ED" w14:paraId="360D03D2" w14:textId="77777777" w:rsidTr="00ED23ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
+          <w:p w14:paraId="405524FF" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="90"/>
             </w:pPr>
             <w:r>
               <w:t>Previous Year(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="1D79266D" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
+          <w:p w14:paraId="4BC3EAA1" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRPr="002824E3" w:rsidRDefault="00ED23ED" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED"/>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="2C586742" w14:textId="77777777" w:rsidR="00ED23ED" w:rsidRDefault="00ED23ED" w:rsidP="00ED23ED"/>
+    <w:p w14:paraId="567E0BE4" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED23ED">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>[Please attach any additional relevant data reports, including automated reports, here.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="3C9B1D85" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_heading=h.56hxg54ry8vt" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.56hxg54ry8vt" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Barrier(s) to School Attendance (“Causes of the Child’s Absences”)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="25C83C2D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Academic Progress and Success</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="0DB9616B" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Basic Needs (e.g. food, clothing, communication) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="1BDAFBE6" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Physical Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="3AFE589C" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Transportation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="4A9A1909" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Housing Insecurity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="14BF493C" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Mental and/or Behavioral Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="096949E8" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Challenging Behaviors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="27450B38" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>School Connectedness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="1ECC3731" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+      <w:r>
+        <w:t>Other Specific Short-Term Barrier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6E1018" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Other Barriers</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+        <w:t>Other Barriers ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686C3285" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:r>
         <w:t>Describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+    <w:p w14:paraId="19DB154D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="04CCDD8E" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:r>
         <w:t>Identified Areas of Need:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+    <w:p w14:paraId="425C3500" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="0084097D" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRDefault="002824E3">
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_heading=h.2oe8y06hvsmy" w:colFirst="0" w:colLast="0"/>
+    <w:p w14:paraId="666A257A" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="002824E3">
+      <w:bookmarkStart w:id="4" w:name="_heading=h.glsy9w8g82yq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.2oe8y06hvsmy" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+    <w:p w14:paraId="112CA96B" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00ED23ED" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>A</w:t>
-[...2 lines deleted...]
-        <w:t>bsence Intervention Plan (“Future Responsibilities of Each Participant”)</w:t>
+        <w:t>Absence Intervention Plan (“Future Responsibilities of Each Participant”)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1680"/>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="4080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="172D8E82" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+          <w:p w14:paraId="796C1727" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00757229">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+          <w:p w14:paraId="42C13698" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Intervention #1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+          <w:p w14:paraId="09582FC7" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Intervention #2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="4C1208FB" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="49C0C0F5" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="02B74588" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="4BF333AB" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="0A13095A" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="6AEF5834" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Interventions to Address Identified </w:t>
+              <w:t>Interventions to Address Identified Barrier(s)</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          </w:p>
+          <w:p w14:paraId="7B17A69E" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="555FF29C" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">*Additional interventions could be added by the team as needed by the student. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="5CEB2436" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
+          <w:p w14:paraId="43D907C7" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="780C472A" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="19BFE576" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="175A752D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
+          <w:p w14:paraId="044DEAA9" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="3C30086C" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="07584B92" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="71D2AB9E" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Plan for monitoring success</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
-[...4 lines deleted...]
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="3A0EBEBD" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62B839B1" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Note to School Official: Iowa Code requires the school official to contact the participants at least once each week during the remainder of the school calendar to monitor the performance of the participants under the plan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
+          <w:p w14:paraId="508A1DC2" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+          <w:p w14:paraId="5DA468E0" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00757229">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="3082AA87" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="6157CC9F" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
+          <w:p w14:paraId="0051CC87" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="002824E3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+          <w:p w14:paraId="5D200592" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00757229">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="5604453D" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
+          <w:p w14:paraId="1FD4C1E8" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Implementation responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+          <w:p w14:paraId="401F91FC" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002824E3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Student: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="16304CF0" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="2E962938" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="7CE11BE2" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+          <w:p w14:paraId="62F7AE6D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002824E3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Family:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="52EB7938" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72A92" w:rsidTr="00757229">
+      <w:tr w:rsidR="00F72A92" w14:paraId="0B5C1CFF" w14:textId="77777777" w:rsidTr="00757229">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="51B814F2" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
+          <w:p w14:paraId="1E086C52" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="002824E3">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002824E3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>School:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
+          <w:p w14:paraId="4430488D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00F72A92" w:rsidP="00ED23ED">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00F72A92">
+    <w:p w14:paraId="67D118F5" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+    <w:p w14:paraId="5BB7634B" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_heading=h.94no7ilhs0k5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.94no7ilhs0k5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>Implementation Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25690A7E" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+      <w:r>
+        <w:t>School staff responsible for implementation of plan and weekly family communication:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C439DF" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ECFF66" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+      <w:r>
+        <w:t xml:space="preserve">School Contact if the parent, guardian, student have questions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0EA84C" w14:textId="77777777" w:rsidR="002824E3" w:rsidRPr="002824E3" w:rsidRDefault="002824E3" w:rsidP="002824E3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5B46F3" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+      <w:r>
+        <w:t xml:space="preserve">Next Meeting Date: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBD9BDD" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00F72A92" w:rsidP="00757229">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741140FA" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.s02d1hx1ls9b" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Signatures of Attendees: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
+    <w:p w14:paraId="54F6B2E7" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Student Signature (*if age appropriate):</w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t xml:space="preserve">_______ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t>_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002824E3">
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
+    <w:p w14:paraId="173A19F8" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parent/Guardian Signature: </w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t xml:space="preserve">___________ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002824E3">
         <w:t>Date:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002824E3">
         <w:t>___________</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
+    </w:p>
+    <w:p w14:paraId="2B02EE9A" w14:textId="77777777" w:rsidR="002824E3" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">Parent/Guardian Signature: </w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t xml:space="preserve">___________ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002824E3">
         <w:t>Date:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002824E3">
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
+    <w:p w14:paraId="2A884391" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="0084097D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>School District Representative:</w:t>
       </w:r>
       <w:r w:rsidR="002824E3" w:rsidRPr="002824E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00205809">
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="002824E3">
         <w:t xml:space="preserve">___________ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002824E3">
         <w:t>Date:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002824E3">
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+    <w:p w14:paraId="4894DF4D" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*Age Appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">It is age appropriate for a child to sign this agreement when it is generally accepted that children of the same chronological age or level of maturity have the ability to understand what they are signing. </w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+    <w:p w14:paraId="12476DB5" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Note to School Official</w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>: Per Iowa Code, each par</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
+        <w:t xml:space="preserve">: Per Iowa Code, each participant signing the absenteeism prevention plan shall receive a copy of the plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59487F56" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRPr="00757229" w:rsidRDefault="00442BDE" w:rsidP="00757229">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Note to Parent/Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>: This Absenteeism Prevention Plan is intended to identify barriers to attendance and actions the student, family and school will take to increase at</w:t>
-[...5 lines deleted...]
-        <w:t>tendance. It is aimed to increase communication and identify an agreed up</w:t>
+        <w:t>: This Absenteeism Prevention Plan is intended to identify barriers to attendance and actions the student, family and school will take to increase attendance. It is aimed to increase communication and identify an agreed up</w:t>
       </w:r>
       <w:r w:rsidR="00757229">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00757229">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> plan. Please note this plan is part of the student’s educational record and could be used in collaboration with the county attorney during truancy hearings, if warranted. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F72A92" w:rsidRPr="00757229">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="806" w:right="720" w:bottom="720" w:left="720" w:header="187" w:footer="440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00442BDE" w:rsidRDefault="00442BDE">
+    <w:p w14:paraId="733166BE" w14:textId="77777777" w:rsidR="00DF6B51" w:rsidRDefault="00DF6B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00442BDE" w:rsidRDefault="00442BDE">
+    <w:p w14:paraId="2225B0FF" w14:textId="77777777" w:rsidR="00DF6B51" w:rsidRDefault="00DF6B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2123,144 +2066,144 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F72A92" w:rsidRDefault="00442BDE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D533684" w14:textId="77777777" w:rsidR="00F72A92" w:rsidRDefault="00442BDE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="003A0387">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003A0387">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00442BDE" w:rsidRDefault="00442BDE">
+    <w:p w14:paraId="45655600" w14:textId="77777777" w:rsidR="00DF6B51" w:rsidRDefault="00DF6B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00442BDE" w:rsidRDefault="00442BDE">
+    <w:p w14:paraId="4DE2E75D" w14:textId="77777777" w:rsidR="00DF6B51" w:rsidRDefault="00DF6B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0063132C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A0C146"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="893" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1613" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3207,161 +3150,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="88670410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1262058750">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1457409299">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="924261360">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1717510906">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="953363132">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="459416105">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="337971765">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1399281989">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F72A92"/>
+    <w:rsid w:val="00002428"/>
     <w:rsid w:val="00205809"/>
     <w:rsid w:val="002824E3"/>
     <w:rsid w:val="003A0387"/>
     <w:rsid w:val="00442BDE"/>
+    <w:rsid w:val="00575D92"/>
     <w:rsid w:val="00757229"/>
     <w:rsid w:val="0084097D"/>
     <w:rsid w:val="00A82415"/>
+    <w:rsid w:val="00DF6B51"/>
     <w:rsid w:val="00ED23ED"/>
     <w:rsid w:val="00F72A92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7AB17793"/>
+  <w14:docId w14:val="54A73BFC"/>
   <w15:docId w15:val="{2D72985B-EEB5-455F-93FC-D14F9B585468}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="173"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3693,50 +3639,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E7280"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003876E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -3834,50 +3781,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009053F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="01303C" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -4258,51 +4206,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003A0387"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legis.iowa.gov/legislation/BillBook?ga=90&amp;ba=SF2435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Iowa Department of Education">
   <a:themeElements>
     <a:clrScheme name="Iowa2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="03617A"/>
       </a:accent1>
@@ -4547,68 +4495,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhS3yc3FzLPqw3EFWwHwa4C0vKx9w==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5hZXJmb3BheXkzd3YaHwoBMRIaChgICVIUChJ0YWJsZS43bGR5Nzg4ZGxjNDQyCGguZ2pkZ3hzMg5oLm8xMWd4djhzc3lrYTIOaC5haTBvcWZjZWk1M2wyDmguNGhxMm40b2J3MjV3Mg5oLjU2aHhnNTRyeTh2dDIOaC5nbHN5OXc4ZzgyeXEyDmguMm9lOHkwNmh2c215Mg5oLjk0bm83aWxoczBrNTIOaC5zMDJkMWh4MWxzOWI4AGokChRzdWdnZXN0Lnducmd4MWlzMHgwaxIMVGluYSBXYWhsZXJ0aiUKFHN1Z2dlc3QuYzNjbmhubml0M2U3Eg1NY0tlbnppZSBTbm93aiIKFHN1Z2dlc3QuejNsd3ZzaTIzdnNwEgpKYW5lIER1Zm9lciExb3l0UzRlbjFFbDRZRmdvQm9lZURRZ2NLNzFKTGt6R1g=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>645</Words>
-  <Characters>3679</Characters>
+  <Characters>3678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4316</CharactersWithSpaces>
+  <CharactersWithSpaces>4315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Sample Absenteeism Prevention Plan Template</dc:title>
   <dc:creator>Iowa Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>